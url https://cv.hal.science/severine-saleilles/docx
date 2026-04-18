--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -178,312 +178,312 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t>
+                <w:t xml:space="preserve">Pour une approche processuelle de la futurité dans les espaces méso-critiques – analyse du cadrage de l’alimentaire alternatif lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hochedez</w:t>
+                <w:t xml:space="preserve">Emilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15naf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03930423v1</w:t>
+                <w:t xml:space="preserve">hal-05552900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action démocratique comme enquête. Analyse pragmatiste de la construction démocratique dans une SCIC émergente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanciano Emilie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (3), </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.5856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350433v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03930423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir l’agir entrepreneurial en agriculture : une analyse de l’apprentissage à la commercialisation en circuits courts par la trajectoire de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -502,1054 +502,1145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What business models for food justice?</w:t>
+                <w:t xml:space="preserve">L’action démocratique comme enquête. Analyse pragmatiste de la construction démocratique dans une SCIC émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lanciano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lanciano Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0159⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.5856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429429v1</w:t>
+                <w:t xml:space="preserve">hal-04350433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small firms in the sustainable transformation of food industry: entangling entrepreneurship and activism in grassroots innovation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What business models for food justice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147, pp.111 - 127. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (4), pp.159-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3280/sl2017-147006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01879116v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability-driven entrepreneurship and high-growth SME: How to combine Davids’ and Goliaths’ worlds?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Small firms in the sustainable transformation of food industry: entangling entrepreneurship and activism in grassroots innovation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.111 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/sl2017-147006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01459141v1</w:t>
+                <w:t xml:space="preserve">halshs-01879116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment articuler projets individuel, collectif et de territoire ? Le cas d’un collectif de transformation et commercialisation en circuits courts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability-driven entrepreneurship and high-growth SME: How to combine Davids’ and Goliaths’ worlds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3/4), pp.195-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443955v1</w:t>
+                <w:t xml:space="preserve">halshs-01459141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comment articuler projets individuel, collectif et de territoire ? Le cas d’un collectif de transformation et commercialisation en circuits courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2), pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.332.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01354704v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127814v1</w:t>
+                <w:t xml:space="preserve">halshs-01354704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transferts de TPE d'un milieu urbain vers un milieu rural isolé : des trajectoires spatiales atypiques riches d'enseignements sur la coévolution des TPE et des réseaux de leurs dirigeants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350509v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et processus d'émergence des systèmes agroalimentaires localisés alternatifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les transferts de TPE d'un milieu urbain vers un milieu rural isolé : des trajectoires spatiales atypiques riches d'enseignements sur la coévolution des TPE et des réseaux de leurs dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.89 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.15.89-115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00781391v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail institutionnel du mouvement des AMAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déterminants et processus d'émergence des systèmes agroalimentaires localisés alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 217, pp.155-172</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (10/11), pp.2077-2096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00659543v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires des entrepreneurs néo-ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le travail institutionnel du mouvement des AMAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (1&amp;2), pp.137-160</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217, pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00659540v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « réseautage » chez les entrepreneurs néo-ruraux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les trajectoires des entrepreneurs néo-ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (1), pp.73-91</w:t>
+              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1&amp;2), pp.137-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519239v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « réseautage » chez les entrepreneurs néo-ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.73-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'imbrication projet de vie/projet entrepreneurial chez les entrepreneurs néo-ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (1), pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1559,3509 +1650,3483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes alimentaires de l'Anthropocène : résilients, durables et apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.169-182, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et développement durable : quelle durabilité des systèmes alimentaires relocalisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (1), pp.3-5, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expérimentations de Sécurité Sociale de l’Alimentation et les associations de Monnaies locales : quelles coopérations pour des transformations territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème rencontres du Réseau Inter-Universitaire de l'ESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations de Sécurité sociale de l'alimentation et monnaies locales: quel potentiel transformateur de ces nouvelles coopérations territoriales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes rencontres du RUIESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les micro-travailleurs de plateforme se représentent-ils leurs activités ? Une étude qualitative auprès des Yappers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lanciano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sybord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Titouani-Mandrinazih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à accompagner l’innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes rencontres du RUIESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l’ancrage territorial des projets entrepreneuriaux de l’ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Ascouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes rencontres du RUIESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage territorial des projets entrepreneuriaux collectifs d’innovation sociale : enjeux et pratiques d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Ascouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l’ASRDLF, session thématique « Innovation, Entrepreneuriat(s) et territoire(s) durable(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the opportunity/necessity dichotomy with a risk management- based approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+                <w:t xml:space="preserve">Gérer les risques des projets entrepreneuriaux à finalités non-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleilles Mcf Severine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Inspeer : INNovations, Société et ProcEssus EntrepReneurial, 1ère journée de recherche collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDC Paris Business School, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143039v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer les pratiques pour favoriser l'accès à l'alimentation de qualité pour tous</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rethinking the opportunity/necessity dichotomy with a risk management- based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres du GESS Gestion des Entreprises Sociales et Solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457627v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action démocratique comme enquête. Analyse pragmatiste de la construction démocratique dans une SCIC émergente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostiquer les pratiques pour favoriser l'accès à l'alimentation de qualité pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes rencontres du GESS Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996321v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des modèles d'affaires pour la justice alimentaire : Le cas d'organisations solidaires favorisant l'accès des populations précaires à une alimentation de qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’action démocratique comme enquête. Analyse pragmatiste de la construction démocratique dans une SCIC émergente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème conférence de l’Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres du GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567027v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’aide à la justice alimentaire : Étude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Construire des modèles d'affaires pour la justice alimentaire : Le cas d'organisations solidaires favorisant l'accès des populations précaires à une alimentation de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser le management des Entreprises de l’ESS : interroger les théories et les pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">XXVIème conférence de l’Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01660289v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'un champ de l'alimentaire alternatif en région lyonnaise : processus de construction d'un cadre commun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’aide à la justice alimentaire : Étude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lohier-Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Repenser le management des Entreprises de l’ESS : interroger les théories et les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349977v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepreneurs vulnérables à l’école du risque : Le rôle de la micro-assurance dans le développement d’une capacité à gérer les risques chez les entrepreneurs vulnérables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Strong Alternative Food networks : sustainable food systems as expression of solidarity economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adanella Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès International Francophone sur l’Entrepreneuriat et la PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Democratizing Food Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567039v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Alternative Food networks : sustainable food systems as expression of solidarity economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'émergence d'un champ de l'alimentaire alternatif en région lyonnaise : processus de construction d'un cadre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Democratizing Food Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">RIODD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000850v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’une entreprise démocratique et collective ? Enquête sur les pratiques de démocratisation de la SCIC GRAP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entrepreneurs vulnérables à l’école du risque : Le rôle de la micro-assurance dans le développement d’une capacité à gérer les risques chez les entrepreneurs vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées de recherche Gestion des Entreprises Sociales et Solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès International Francophone sur l’Entrepreneuriat et la PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000852v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability-driven entrepreneurship and high-growth SME: How to combine Davids' and Goliaths' worlds?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Qu’est-ce qu’une entreprise démocratique et collective ? Enquête sur les pratiques de démocratisation de la SCIC GRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">2èmes journées de recherche Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00987950v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement des circuits courts alimentaires : un nouveau souffle entrepreneurial dans l'agriculture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability-driven entrepreneurship and high-growth SME: How to combine Davids' and Goliaths' worlds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Francophone sur l'Entrepreneuriat et la PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">RENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00521480v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel accompagnement au réseautage des entrepreneurs néo-ruraux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le développement des circuits courts alimentaires : un nouveau souffle entrepreneurial dans l'agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque de l'Association de Science Régionale De Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Clarmont-Ferrand, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Congrès International Francophone sur l'Entrepreneuriat et la PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519256v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transferts de TPE d'un milieu urbain vers un milieu rural : déterminants et effets sur les réseaux du dirigeant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quel accompagnement au réseautage des entrepreneurs néo-ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Internationale de Recherche en Entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Louvain, Union européenne. pp.1-26</w:t>
+              <w:t xml:space="preserve">XVIème colloque de l'Association de Science Régionale De Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clarmont-Ferrand, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519246v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les transferts de TPE d'un milieu urbain vers un milieu rural : déterminants et effets sur les réseaux du dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Internationale de Recherche en Entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Louvain, Union européenne. pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The local embeddedness of lifestyle entrepreneur: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomez-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary European Conference on Entrepreneurship Research 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage territorial, un enjeu d’ESSisation des dynamiques entrepreneuriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Ascouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duverger T., Lhuillier V. et Ndiaye A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS en transitions(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l’Eau, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrondir ses fins de mois, s’occuper l’esprit, s’amuser ? Les motivations des micro-travailleurs, révélatrices des zones grises de l’emploi et du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sybord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Titouani-Mandri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le travail et le microtravail de plateforme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.293 à 314, 2023, 978-2-84934-705-8</w:t>
+              <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateformes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare &amp; marin, 2023, 978-2-84934-705-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401885v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04102424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrondir ses fins de mois, s’occuper l’esprit, s’amuser ? Les motivations des micro-travailleurs, révélatrices des zones grises de l’emploi et du travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cas 13 – GRAP : Comment maintenir la dynamique coopérative et démocratique au cœur de son modèle et de son projet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lanciano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Calmé I. et Polge M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateformes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare &amp; marin, 2023, 978-2-84934-705-8</w:t>
+              <w:t xml:space="preserve">Pratiquer l’entrepreneuriat en 17 cas d’entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04102424v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas 13 – GRAP : Comment maintenir la dynamique coopérative et démocratique au cœur de son modèle et de son projet?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concilier prise de décision démocratique et forte croissance dans une SCIC alimentaire: travailler les questions et muscler les travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chautagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lanciano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Calmé I. et Polge M. </w:t>
+              <w:t xml:space="preserve">Hussenot Anthony; Lanciano Emilie; Lorino Philippe; Sambugaro Jonathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiquer l’entrepreneuriat en 17 cas d’entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DUNOD, 2023</w:t>
+              <w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, collection Sciences de l'administration, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612944v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier prise de décision démocratique et forte croissance dans une SCIC alimentaire: travailler les questions et muscler les travailleurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’aide à la justice alimentaire : Etude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lohier-Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lanciano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hussenot Anthony; Lanciano Emilie; Lorino Philippe; Sambugaro Jonathan. </w:t>
+              <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, collection Sciences de l'administration, 2022</w:t>
+              <w:t xml:space="preserve">L’exemplarité dans l’économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Reims - EPURE, pp.271-301, 2020, 978-2-37496-104-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637809v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02556609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’aide à la justice alimentaire : Etude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gérer les risques des projets entrepreneuriaux à finalités non économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Szostak Bérangère; Teyssier Christine; Seville Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’exemplarité dans l’économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Reims - EPURE, pp.271-301, 2020, 978-2-37496-104-0</w:t>
+              <w:t xml:space="preserve">Le management des risques – Enjeux et défis pour les PME d’aujourd’hui et de demain,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ed. EMS, Collection Management prospective, p. 71-90, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02556609v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01772735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entrepreneur de nécessité à l’entrepreneur vulnérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérard Céline ; Teyssier Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des risques dans les PME : Levier de développement et de création de valeur partenariale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ISTE, p. 229-246, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01772722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les risques des projets entrepreneuriaux à finalités non économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From Necessity to Vulnerable Entrepreneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Szostak Bérangère; Teyssier Christine; Seville Martine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bérard Céline; Teyssier Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management des risques – Enjeux et défis pour les PME d’aujourd’hui et de demain,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ed. EMS, Collection Management prospective, p. 71-90, 2018</w:t>
+              <w:t xml:space="preserve">Risk Management: Lever for SME Development and Stakeholder Value Creation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, p.193-209, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01772735v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Necessity to Vulnerable Entrepreneur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">À chaque collectif de producteurs sa recette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bérard Céline; Teyssier Christine. </w:t>
+              <w:t xml:space="preserve">Prigent-Simonin AH. et Hérault-Fournier C. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Management: Lever for SME Development and Stakeholder Value Creation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, p.193-209, 2017</w:t>
+              <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 117-137, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01660285v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de vie, moteur de l'entrepreneur du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomez-Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneur au 21éme siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.23-36, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un foisonnement de profils et de démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prigent-Simonin AH. et Hérault-Fournier C. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 85-102, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00718191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À chaque collectif de producteurs sa recette</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Repenser l'échelle d'approvisionnement des cantines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Praly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prigent-Simonin AH. et Hérault-Fournier C. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 117-137, 2012, Sciences en partage</w:t>
+              <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 169-186, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00718200v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00718210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'échelle d'approvisionnement des cantines</w:t>
-[...110 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nouveaux arrivants créateurs d'activités touristiques en milieu rural et ancrage territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martin N., Bourdeau P. et Daller JF. (dir.), Les migrations d'agrément : du tourisme à l'habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 349-360, 2012, collection Tourisme et Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5071,332 +5136,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations de Sécurité Sociale de l'Alimentation et associations de monnaies locales : quelles coopérations territorialisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Dransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05495625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l'innovation sociale : le grand écart entre théorie et pratique ? Retour sur un dispositif pédagogique co-construit avec Alter'incub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle recherche action en ESS dans une chaire universitaire? Histoire, récit et pratiques de la chaire ESS de l'Université Lumière Lyon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Ascouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedun Garcia Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleilles Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04717908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5406,151 +5471,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5560,114 +5625,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneur néo-rural et son réseau personnel: une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00519243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5735,51 +5800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0E85D85"/>
+    <w:nsid w:val="384A3B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5966,51 +6031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-saleilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8804-9674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121161730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanciano Emilie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2017-147006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459141v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.89-115" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659540v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864687v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Calvez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612189v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sybord" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandrinazih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Arberet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Ascouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457627v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349977v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillermin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Velasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani Mandri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612944v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chautagnat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Dransart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966399v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun Garcia Piqueras" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles S&#233;verine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-saleilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8804-9674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121161730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15naf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanciano Emilie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5856" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2017-147006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.89-115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Calvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sybord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandrinazih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Arberet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Ascouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles Mcf Severine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillermin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Velasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chautagnat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Dransart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun Garcia Piqueras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles S&#233;verine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>