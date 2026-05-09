--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -178,51 +178,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -303,1344 +303,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t>
+                <w:t xml:space="preserve">Les systèmes alimentaires de l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hochedez</w:t>
+                <w:t xml:space="preserve">Sophie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Lanciano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+                <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (8), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15804-2.p.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03930423v1</w:t>
+                <w:t xml:space="preserve">hal-05589553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir l’agir entrepreneurial en agriculture : une analyse de l’apprentissage à la commercialisation en circuits courts par la trajectoire de projet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000853v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03930423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action démocratique comme enquête. Analyse pragmatiste de la construction démocratique dans une SCIC émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanciano Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.5856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What business models for food justice?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
+                <w:t xml:space="preserve">Saisir l’agir entrepreneurial en agriculture : une analyse de l’apprentissage à la commercialisation en circuits courts par la trajectoire de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429429v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small firms in the sustainable transformation of food industry: entangling entrepreneurship and activism in grassroots innovation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+                <w:t xml:space="preserve">What business models for food justice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (4), pp.159-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3280/sl2017-147006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01879116v1</w:t>
+                <w:t xml:space="preserve">hal-02429429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability-driven entrepreneurship and high-growth SME: How to combine Davids’ and Goliaths’ worlds?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bérard</w:t>
+                <w:t xml:space="preserve">Small firms in the sustainable transformation of food industry: entangling entrepreneurship and activism in grassroots innovation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.111 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/sl2017-147006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01459141v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment articuler projets individuel, collectif et de territoire ? Le cas d’un collectif de transformation et commercialisation en circuits courts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Poisson</w:t>
+                <w:t xml:space="preserve">Sustainability-driven entrepreneurship and high-growth SME: How to combine Davids’ and Goliaths’ worlds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Organisational Design and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3/4), pp.195-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.332.0075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01443955v1</w:t>
+                <w:t xml:space="preserve">halshs-01459141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+                <w:t xml:space="preserve">Comment articuler projets individuel, collectif et de territoire ? Le cas d’un collectif de transformation et commercialisation en circuits courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2), pp.75-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.332.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01354704v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127814v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transferts de TPE d'un milieu urbain vers un milieu rural isolé : des trajectoires spatiales atypiques riches d'enseignements sur la coévolution des TPE et des réseaux de leurs dirigeants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350509v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants et processus d'émergence des systèmes agroalimentaires localisés alternatifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les transferts de TPE d'un milieu urbain vers un milieu rural isolé : des trajectoires spatiales atypiques riches d'enseignements sur la coévolution des TPE et des réseaux de leurs dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.89 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.15.89-115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00781391v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail institutionnel du mouvement des AMAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+                <w:t xml:space="preserve">Déterminants et processus d'émergence des systèmes agroalimentaires localisés alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 217, pp.155-172</w:t>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (10/11), pp.2077-2096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00659543v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires des entrepreneurs néo-ruraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail institutionnel du mouvement des AMAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 8 (1&amp;2), pp.137-160</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 217, pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00659540v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « réseautage » chez les entrepreneurs néo-ruraux</w:t>
+                <w:t xml:space="preserve">Les trajectoires des entrepreneurs néo-ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (1), pp.73-91</w:t>
+              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1&amp;2), pp.137-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00519239v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « réseautage » chez les entrepreneurs néo-ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.73-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imbrication projet de vie/projet entrepreneurial chez les entrepreneurs néo-ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (1), pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1650,219 +1754,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes alimentaires de l'Anthropocène : résilients, durables et apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Valiorgue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.169-182, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et développement durable : quelle durabilité des systèmes alimentaires relocalisés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (1), pp.3-5, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1872,798 +1976,798 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expérimentations de Sécurité Sociale de l’Alimentation et les associations de Monnaies locales : quelles coopérations pour des transformations territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème rencontres du Réseau Inter-Universitaire de l'ESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations de Sécurité sociale de l'alimentation et monnaies locales: quel potentiel transformateur de ces nouvelles coopérations territoriales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes rencontres du RUIESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les micro-travailleurs de plateforme se représentent-ils leurs activités ? Une étude qualitative auprès des Yappers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sybord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Titouani-Mandrinazih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à accompagner l’innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes rencontres du RUIESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l’ancrage territorial des projets entrepreneuriaux de l’ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Ascouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes rencontres du RUIESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancrage territorial des projets entrepreneuriaux collectifs d’innovation sociale : enjeux et pratiques d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Ascouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l’ASRDLF, session thématique « Innovation, Entrepreneuriat(s) et territoire(s) durable(s) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les risques des projets entrepreneuriaux à finalités non-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleilles Mcf Severine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inspeer : INNovations, Société et ProcEssus EntrepReneurial, 1ère journée de recherche collaborative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDC Paris Business School, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking the opportunity/necessity dichotomy with a risk management- based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostiquer les pratiques pour favoriser l'accès à l'alimentation de qualité pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2679,1195 +2783,1195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes rencontres du GESS Gestion des Entreprises Sociales et Solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action démocratique comme enquête. Analyse pragmatiste de la construction démocratique dans une SCIC émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du GESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des modèles d'affaires pour la justice alimentaire : Le cas d'organisations solidaires favorisant l'accès des populations précaires à une alimentation de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème conférence de l’Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aide à la justice alimentaire : Étude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lohier-Fanchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le management des Entreprises de l’ESS : interroger les théories et les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Alternative Food networks : sustainable food systems as expression of solidarity economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'émergence d'un champ de l'alimentaire alternatif en région lyonnaise : processus de construction d'un cadre commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adanella Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Democratizing Food Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">RIODD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000850v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'un champ de l'alimentaire alternatif en région lyonnaise : processus de construction d'un cadre commun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+                <w:t xml:space="preserve">Les entrepreneurs vulnérables à l’école du risque : Le rôle de la micro-assurance dans le développement d’une capacité à gérer les risques chez les entrepreneurs vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès International Francophone sur l’Entrepreneuriat et la PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349977v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepreneurs vulnérables à l’école du risque : Le rôle de la micro-assurance dans le développement d’une capacité à gérer les risques chez les entrepreneurs vulnérables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bayart</w:t>
+                <w:t xml:space="preserve">Strong Alternative Food networks : sustainable food systems as expression of solidarity economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adanella Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès International Francophone sur l’Entrepreneuriat et la PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Democratizing Food Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567039v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce qu’une entreprise démocratique et collective ? Enquête sur les pratiques de démocratisation de la SCIC GRAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées de recherche Gestion des Entreprises Sociales et Solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability-driven entrepreneurship and high-growth SME: How to combine Davids' and Goliaths' worlds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des circuits courts alimentaires : un nouveau souffle entrepreneurial dans l'agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone sur l'Entrepreneuriat et la PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel accompagnement au réseautage des entrepreneurs néo-ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème colloque de l'Association de Science Régionale De Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clarmont-Ferrand, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transferts de TPE d'un milieu urbain vers un milieu rural : déterminants et effets sur les réseaux du dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Internationale de Recherche en Entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Louvain, Union européenne. pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The local embeddedness of lifestyle entrepreneur: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomez-Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary European Conference on Entrepreneurship Research 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3877,1256 +3981,1256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ancrage territorial, un enjeu d’ESSisation des dynamiques entrepreneuriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoel Ascouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duverger T., Lhuillier V. et Ndiaye A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS en transitions(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l’Eau, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrondir ses fins de mois, s’occuper l’esprit, s’amuser ? Les motivations des micro-travailleurs, révélatrices des zones grises de l’emploi et du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sybord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Titouani-Mandri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Mazuyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le travail et le micro-travail de plateformes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, mare &amp; marin, 2023, 978-2-84934-705-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04102424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas 13 – GRAP : Comment maintenir la dynamique coopérative et démocratique au cœur de son modèle et de son projet?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calmé I. et Polge M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiquer l’entrepreneuriat en 17 cas d’entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier prise de décision démocratique et forte croissance dans une SCIC alimentaire: travailler les questions et muscler les travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chautagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hussenot Anthony; Lanciano Emilie; Lorino Philippe; Sambugaro Jonathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval, collection Sciences de l'administration, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aide à la justice alimentaire : Etude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lohier-Fanchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’exemplarité dans l’économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Reims - EPURE, pp.271-301, 2020, 978-2-37496-104-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02556609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les risques des projets entrepreneuriaux à finalités non économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Szostak Bérangère; Teyssier Christine; Seville Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management des risques – Enjeux et défis pour les PME d’aujourd’hui et de demain,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. EMS, Collection Management prospective, p. 71-90, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01772735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entrepreneur de nécessité à l’entrepreneur vulnérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérard Céline ; Teyssier Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des risques dans les PME : Levier de développement et de création de valeur partenariale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ISTE, p. 229-246, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01772722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Necessity to Vulnerable Entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bérard Céline; Teyssier Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Management: Lever for SME Development and Stakeholder Value Creation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, p.193-209, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01660285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À chaque collectif de producteurs sa recette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prigent-Simonin AH. et Hérault-Fournier C. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 117-137, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00718200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet de vie, moteur de l'entrepreneur du XXIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomez-Breysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneur au 21éme siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.23-36, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un foisonnement de profils et de démarches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prigent-Simonin AH. et Hérault-Fournier C. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 85-102, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00718191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser l'échelle d'approvisionnement des cantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prigent-Simonin AH. et Hérault-Fournier C. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au plus près de l'assiette : pérenniser les circuits courts alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quaé &amp; Educagri, p. 169-186, 2012, Sciences en partage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00718210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux arrivants créateurs d'activités touristiques en milieu rural et ancrage territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martin N., Bourdeau P. et Daller JF. (dir.), Les migrations d'agrément : du tourisme à l'habiter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 349-360, 2012, collection Tourisme et Société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5136,332 +5240,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations de Sécurité Sociale de l'Alimentation et associations de monnaies locales : quelles coopérations territorialisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Dransart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05495625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l'innovation sociale : le grand écart entre théorie et pratique ? Retour sur un dispositif pédagogique co-construit avec Alter'incub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Arberet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle recherche action en ESS dans une chaire universitaire? Histoire, récit et pratiques de la chaire ESS de l'Université Lumière Lyon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoel Ascouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dedun Garcia Piqueras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleilles Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04717908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5471,151 +5575,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Darrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02987347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5625,114 +5729,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneur néo-rural et son réseau personnel: une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00519243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5800,51 +5904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="384A3B11"/>
+    <w:nsid w:val="6CA28B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6031,51 +6135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-saleilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8804-9674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121161730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15naf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanciano Emilie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5856" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2017-147006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443955v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.89-115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Calvez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sybord" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandrinazih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Arberet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Ascouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612167v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles Mcf Severine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillermin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987950v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Velasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chautagnat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660285v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718200v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718191v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Dransart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966399v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun Garcia Piqueras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles S&#233;verine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-saleilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8804-9674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121161730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15naf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanciano Emilie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2017-147006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.89-115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Calvez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sybord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandrinazih" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Arberet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Ascouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles Mcf Severine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996321v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillermin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Velasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chautagnat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Dransart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun Garcia Piqueras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles S&#233;verine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>