--- v2 (2026-05-09)
+++ v3 (2026-06-04)
@@ -1078,51 +1078,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
@@ -1131,93 +1131,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01354704v1</w:t>
+                <w:t xml:space="preserve">hal-02127814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes. 28(3-4), 195-223.</w:t>
+                <w:t xml:space="preserve">Les PME axées sur la durabilité et à forte croissance : une approche par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
@@ -1226,69 +1226,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 28 (3-4), pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127814v1</w:t>
+                <w:t xml:space="preserve">halshs-01354704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transferts de TPE d'un milieu urbain vers un milieu rural isolé : des trajectoires spatiales atypiques riches d'enseignements sur la coévolution des TPE et des réseaux de leurs dirigeants</w:t>
               </w:r>
@@ -2567,273 +2567,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les risques des projets entrepreneuriaux à finalités non-économiques</w:t>
+                <w:t xml:space="preserve">Rethinking the opportunity/necessity dichotomy with a risk management- based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Saoudi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saleilles Mcf Severine</w:t>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inspeer : INNovations, Société et ProcEssus EntrepReneurial, 1ère journée de recherche collaborative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDC Paris Business School, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929059v1</w:t>
+                <w:t xml:space="preserve">hal-02143039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the opportunity/necessity dichotomy with a risk management- based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bayart</w:t>
+                <w:t xml:space="preserve">Diagnostiquer les pratiques pour favoriser l'accès à l'alimentation de qualité pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7èmes rencontres du GESS Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143039v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostiquer les pratiques pour favoriser l'accès à l'alimentation de qualité pour tous</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+                <w:t xml:space="preserve">Gérer les risques des projets entrepreneuriaux à finalités non-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleilles Mcf Severine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres du GESS Gestion des Entreprises Sociales et Solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">Inspeer : INNovations, Société et ProcEssus EntrepReneurial, 1ère journée de recherche collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDC Paris Business School, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457627v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action démocratique comme enquête. Analyse pragmatiste de la construction démocratique dans une SCIC émergente</w:t>
               </w:r>
@@ -2895,243 +2895,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Noel</w:t>
+                <w:t xml:space="preserve">Construire des modèles d'affaires pour la justice alimentaire : Le cas d'organisations solidaires favorisant l'accès des populations précaires à une alimentation de qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXVIème conférence de l’Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683144v1</w:t>
+                <w:t xml:space="preserve">hal-01567027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des modèles d'affaires pour la justice alimentaire : Le cas d'organisations solidaires favorisant l'accès des populations précaires à une alimentation de qualité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Saleilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hochedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Lapoutte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème conférence de l’Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567027v1</w:t>
+                <w:t xml:space="preserve">hal-01683144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’aide à la justice alimentaire : Étude d’un partenariat entre Biocoop et des épiceries sociales et solidaires</w:t>
               </w:r>
@@ -3294,51 +3294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrepreneurs vulnérables à l’école du risque : Le rôle de la micro-assurance dans le développement d’une capacité à gérer les risques chez les entrepreneurs vulnérables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4503,51 +4503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les risques des projets entrepreneuriaux à finalités non économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Saoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Szostak Bérangère; Teyssier Christine; Seville Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le management des risques – Enjeux et défis pour les PME d’aujourd’hui et de demain,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. EMS, Collection Management prospective, p. 71-90, 2018</w:t>
@@ -4576,51 +4576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’entrepreneur de nécessité à l’entrepreneur vulnérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4662,51 +4662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Necessity to Vulnerable Entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Saleilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5904,51 +5904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA28B88"/>
+    <w:nsid w:val="C09EE499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6135,51 +6135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-saleilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8804-9674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121161730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15naf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanciano Emilie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2017-147006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.89-115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Calvez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sybord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandrinazih" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Arberet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Ascouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles Mcf Severine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996321v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillermin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Velasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chautagnat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Dransart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun Garcia Piqueras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles S&#233;verine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-saleilles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8804-9674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121161730" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanciano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15naf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Valiorgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15804-2.p.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanciano Emilie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5856" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000853v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0159" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879116v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2017-147006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01459141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.332.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.89-115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659540v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519248v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01864687v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100752v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Calvez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sybord" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandrinazih" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Arberet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612176v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Ascouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612167v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143039v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Saoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles Mcf Severine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996321v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lohier-Fanchini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adanella Rossi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillermin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521480v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Velasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04102424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Titouani-Mandri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612944v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chautagnat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02556609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772722v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741537v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomez-Breysse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Praly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lenain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Dransart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04717908v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dedun Garcia Piqueras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleilles S&#233;verine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>