--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Sanz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques É. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Languedoc, au cœur de l'Ambrussum antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04502558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fluvial archive of the 8.2 and 7.6–7.3 ka events in North Africa (Charef River, High Plateaus, NE Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wackenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.7710. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11353-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation des VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles avant J.-C. sur le comptoir lagunaire du Cailar (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.37-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2020.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nùria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological investigations on the salt mine of Duzdagi (Nakhchivan, Azerbaïdjan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marro Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bakhshaliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 13, pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.27-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons en terre archéologique à Mahasthangarh (Bangladesh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anie Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.65-89. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the Rekha deul in preislamic Bengal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratnatattva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125 (2004/1), pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des données archéologiques en 3D : vers un outil de gestion dynamique en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual retrospect 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéovion, Nov 2013, Bordeaux, France. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du prototype JANUS dans le cadre de la collection « Truelles & Pixels » (Villa & Sanz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives SHS — Salon de la valorisation en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratégie de mise en œuvre des inventaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mouraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Antibes, France. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol au-dessus d’un tas de cailloux : la photographie aérienne par cerf-volant appliquée à la recherche archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Mourrel-Ferrat (Olonzac, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Grevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antenne de Jalès, une commanderie entre Orient et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.35-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006. Truelles &amp; Pixels, l’archéologie en son miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.97-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Eddisford. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Archaeopress, pp.71-84, 2020, Proceedings of the Seminar for Arabian Studies, 9781789696530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et dépôts d’armes et de têtes coupées au Cailar (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2019, Collection AFEAF, 978-2-9567407-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes de la domus 1 de Rirha (Sidi Slimane, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Ichkhakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Brouquier-Reddé, Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les villes du Maghreb et leur territoire à l'époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Ausonius Editions, pp.163-192, 2018, Mémoires, 9782356132307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault). Rapport de fouilles archéologiques programmées 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montécinos Annie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cannevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2025, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l’agglomération gallo-romaine d’Ambrussum à Villetelle (Hérault). Rapport de fouille programmée 2023, 2e année du triennal 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Augeyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Amis d'Ambrussum; Archéologie des Sociétés Méditerranéennes; Mosaïques archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault) Sondages archéologiques programmés 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2024, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023, pp.271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles archéologiques programmées - campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2023, 256 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles programmées 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cannevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2022, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes; Service régional de l'archéologie d'Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport intermédiaire de fouille programmée, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Banchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2019, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Conterio-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(coll.) Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-La-Nautique (Narbonne, Aude). Volume 3 du PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faisandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2017, pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faisandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages géoarchéologiques dans la zone portuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2016, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Ministère de la Culture et de la Communication; Université Paul Valéry - Montpellier; INRAP. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATTARA (Lattes, Hérault) 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault) 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ASM - UMR5140. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Sanz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques É. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Languedoc, au cœur de l'Ambrussum antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04502558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fluvial archive of the 8.2 and 7.6–7.3 ka events in North Africa (Charef River, High Plateaus, NE Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wackenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.7710. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11353-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation des VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles avant J.-C. sur le comptoir lagunaire du Cailar (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.37-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2020.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nùria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological investigations on the salt mine of Duzdagi (Nakhchivan, Azerbaïdjan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marro Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bakhshaliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 13, pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.27-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons en terre archéologique à Mahasthangarh (Bangladesh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anie Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.65-89. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the Rekha deul in preislamic Bengal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratnatattva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125 (2004/1), pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des données archéologiques en 3D : vers un outil de gestion dynamique en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual retrospect 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéovion, Nov 2013, Bordeaux, France. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du prototype JANUS dans le cadre de la collection « Truelles & Pixels » (Villa & Sanz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives SHS — Salon de la valorisation en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratégie de mise en œuvre des inventaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mouraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Antibes, France. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol au-dessus d’un tas de cailloux : la photographie aérienne par cerf-volant appliquée à la recherche archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Mourrel-Ferrat (Olonzac, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Grevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1984. L’antenne de Jalès, une commanderie entre Orient et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Fourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.35-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006. Truelles &amp; Pixels, l’archéologie en son miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.97-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Eddisford. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Archaeopress, pp.71-84, 2020, Proceedings of the Seminar for Arabian Studies, 9781789696530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et dépôts d’armes et de têtes coupées au Cailar (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2019, Collection AFEAF, 978-2-9567407-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes de la domus 1 de Rirha (Sidi Slimane, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Ichkhakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Brouquier-Reddé, Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les villes du Maghreb et leur territoire à l'époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Ausonius Editions, pp.163-192, 2018, Mémoires, 9782356132307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault). Rapport de fouilles archéologiques programmées 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montécinos Annie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cannevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2025, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l’agglomération gallo-romaine d’Ambrussum à Villetelle (Hérault). Rapport de fouille programmée 2023, 2e année du triennal 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Augeyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Amis d'Ambrussum; Archéologie des Sociétés Méditerranéennes; Mosaïques archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault) Sondages archéologiques programmés 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2024, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023, pp.271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles archéologiques programmées - campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2023, 256 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles programmées 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cannevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2022, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes; Service régional de l'archéologie d'Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport intermédiaire de fouille programmée, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Banchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2019, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Conterio-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(coll.) Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-La-Nautique (Narbonne, Aude). Volume 3 du PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faisandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2017, pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faisandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages géoarchéologiques dans la zone portuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2016, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Ministère de la Culture et de la Communication; Université Paul Valéry - Montpellier; INRAP. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATTARA (Lattes, Hérault) 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault) 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ASM - UMR5140. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11353-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terziano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masquelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marro Catherine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakhshaliyev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Montigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.62" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02540140v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Compan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#233;cinos Annie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cannevi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568774v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nodot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Augeyrolles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495260v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amstad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bernet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Amat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdenx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11353-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terziano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masquelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marro Catherine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakhshaliyev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Montigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.62" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02540140v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Compan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#233;cinos Annie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cannevi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nodot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Augeyrolles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Amat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdenx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>