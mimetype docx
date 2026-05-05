--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Sanz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques É. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Languedoc, au cœur de l'Ambrussum antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04502558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fluvial archive of the 8.2 and 7.6–7.3 ka events in North Africa (Charef River, High Plateaus, NE Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wackenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.7710. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11353-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation des VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles avant J.-C. sur le comptoir lagunaire du Cailar (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.37-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2020.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nùria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological investigations on the salt mine of Duzdagi (Nakhchivan, Azerbaïdjan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marro Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bakhshaliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 13, pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.27-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons en terre archéologique à Mahasthangarh (Bangladesh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anie Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.65-89. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the Rekha deul in preislamic Bengal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratnatattva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125 (2004/1), pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des données archéologiques en 3D : vers un outil de gestion dynamique en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual retrospect 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéovion, Nov 2013, Bordeaux, France. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du prototype JANUS dans le cadre de la collection « Truelles & Pixels » (Villa & Sanz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives SHS — Salon de la valorisation en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratégie de mise en œuvre des inventaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mouraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Antibes, France. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol au-dessus d’un tas de cailloux : la photographie aérienne par cerf-volant appliquée à la recherche archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Mourrel-Ferrat (Olonzac, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Grevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1984. L’antenne de Jalès, une commanderie entre Orient et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Fourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.35-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006. Truelles &amp; Pixels, l’archéologie en son miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.97-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Eddisford. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Archaeopress, pp.71-84, 2020, Proceedings of the Seminar for Arabian Studies, 9781789696530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et dépôts d’armes et de têtes coupées au Cailar (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2019, Collection AFEAF, 978-2-9567407-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes de la domus 1 de Rirha (Sidi Slimane, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Ichkhakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Brouquier-Reddé, Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les villes du Maghreb et leur territoire à l'époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Ausonius Editions, pp.163-192, 2018, Mémoires, 9782356132307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault). Rapport de fouilles archéologiques programmées 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montécinos Annie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cannevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2025, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l’agglomération gallo-romaine d’Ambrussum à Villetelle (Hérault). Rapport de fouille programmée 2023, 2e année du triennal 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Augeyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Amis d'Ambrussum; Archéologie des Sociétés Méditerranéennes; Mosaïques archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault) Sondages archéologiques programmés 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2024, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023, pp.271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles archéologiques programmées - campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2023, 256 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles programmées 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cannevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2022, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes; Service régional de l'archéologie d'Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport intermédiaire de fouille programmée, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Banchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2019, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Conterio-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(coll.) Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-La-Nautique (Narbonne, Aude). Volume 3 du PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faisandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2017, pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faisandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages géoarchéologiques dans la zone portuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2016, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Ministère de la Culture et de la Communication; Université Paul Valéry - Montpellier; INRAP. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATTARA (Lattes, Hérault) 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault) 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ASM - UMR5140. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Sanz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anavlochos. Campagnes d’étude 2023 et 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Erny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharine Judson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.14173. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques É. Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05298719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Khaybar Longue Durée Archaeological Project, Years Two and Three (2021-2023, Seasons Three to Six)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munirah Almushawh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.66-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Languedoc, au cœur de l'Ambrussum antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616, pp.48-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04502558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First fluvial archive of the 8.2 and 7.6–7.3 ka events in North Africa (Charef River, High Plateaus, NE Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Depreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Wackenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.7710. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11353-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occupation des VI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles avant J.-C. sur le comptoir lagunaire du Cailar (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Terziano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.37-39. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2020.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vivier augustéen du Lac-de-Capelles à Port-la-Nautique (Narbonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nùria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les ports dans l’espace méditerranéen antique, Narbonne et les systèmes portuaires fluvio-lagunaires, supplément 44, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la Mission archéologique franco syrienne d'Al-Rawda, travaux 2007-2010 (Part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (2), pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological investigations on the salt mine of Duzdagi (Nakhchivan, Azerbaïdjan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marro Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bakhshaliyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tüba-ar = Türkiye Bilimler Akademisi Arkeoloji dergisi = Turkish Academy of Sciences journal of archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 13, pp.233-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'Al-Rawda (Shamiyeh) : quatrième et cinquième campagnes (2005 et 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 (1), pp.5-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Shamiyeh) : deuxième et troisième campagne (2003 et 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, pp.29-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la première mission archéologique franco-syrienne dans la micro-région d'al-Rawda (Syrie intérieure) : la campagne de 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.27-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00090686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons en terre archéologique à Mahasthangarh (Bangladesh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anie Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 41, pp.65-89. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the Rekha deul in preislamic Bengal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratnatattva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 125 (2004/1), pp.73-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Neolithic and Chalcolithic occupation of Khaybar, Saudi Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaa Albukaai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Dupinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASA, Jun 2024, Paris Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des données archéologiques en 3D : vers un outil de gestion dynamique en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual retrospect 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéovion, Nov 2013, Bordeaux, France. pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540140v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du prototype JANUS dans le cadre de la collection « Truelles & Pixels » (Villa & Sanz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives SHS — Salon de la valorisation en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une stratégie de mise en œuvre des inventaires archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mouraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et espaces de l'homme en société. Analyses et modèles spatiaux en archéologie, XXVe Rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Antibes, France. pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol au-dessus d’un tas de cailloux : la photographie aérienne par cerf-volant appliquée à la recherche archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temps et Espaces de l’Homme en Société, Analyses et Modèles Spatiaux en Archéologie, XXVe rencontres internationales d’archéologie d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM, 2004, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01358725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche 3D multiscalaire du site de dépôt votif du Mont Anavlochos en Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04851238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches sur l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de Mourrel-Ferrat (Olonzac, Hérault, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Grevey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1984. L’antenne de Jalès, une commanderie entre Orient et Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Mcphillips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Fourrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.35-37, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2006. Truelles &amp; Pixels, l’archéologie en son miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sanz-Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pernet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.97-100, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Arid, an Early Bronze Age settlement site in the interior of the Oman peninsula. Results of the second season’s excavations (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Élie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-86, 2022, Proceedings of the 54th Seminar for Arabian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First discoveries of the Bāt / al-Arid Mission (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tara Beuzen-Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Eddisford. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Archaeopress, pp.71-84, 2020, Proceedings of the Seminar for Arabian Studies, 9781789696530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et dépôts d’armes et de têtes coupées au Cailar (Gard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Roure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Creuzieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFEAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-367, 2019, Collection AFEAF, 978-2-9567407-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes de la domus 1 de Rirha (Sidi Slimane, Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Callegarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Ichkhakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kbiri Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Anne de Chazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Brouquier-Reddé, Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau dans les villes du Maghreb et leur territoire à l'époque romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Ausonius Editions, pp.163-192, 2018, Mémoires, 9782356132307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2023-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bontempi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault). Rapport de fouilles archéologiques programmées 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montécinos Annie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cannevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Furestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2025, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l’agglomération gallo-romaine d’Ambrussum à Villetelle (Hérault). Rapport de fouille programmée 2023, 2e année du triennal 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Augeyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Amis d'Ambrussum; Archéologie des Sociétés Méditerranéennes; Mosaïques archéologie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04568774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Travers des Fourches (Villeveyrac, Hérault) Sondages archéologiques programmés 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2024, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie des Sociétés Méditerranéennes. 2024, 245 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleria-Palazzo 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Vacheret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Allegrini-Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse. 2023, pp.271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles archéologiques programmées - campagne 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Amstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2023, 256 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montredon (Saint-Pons-de-Mauchiens, Hérault) Fouilles programmées 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Montecinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Cannevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 5140 ASM. 2022, 154 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nodot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone portuaire de Lattara (Lattes, Hérault). Programme de fouille 2017-2019. Rapport final d'opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Archéologie des Sociétés Méditerranéennes; Service régional de l'archéologie d'Occitanie. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03418873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport intermédiaire de fouille programmée, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Inisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Pinaud-Querrac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2020, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chayani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bénistant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683842v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Monédière (Bessan, Hérault). Rapport final de fouille programmée, 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bertaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Banchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Cauquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRAC Occitanie. 2019, pp.496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forum de l'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Conterio-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(coll.) Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Manniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-La-Nautique (Narbonne, Aude). Volume 3 du PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faisandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andersch Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2017, pp.417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération gallo-romaine d'Ambrussum à Villetelle (Hérault).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Scrinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourdenx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Faisandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Le Brazidec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Occitanie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04506430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault). Prospections géophysiques et sondages géoarchéologiques dans la zone portuaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piquès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Favennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2016, pp.137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault). La zone 1 : Rapport de fouille programmée 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Ministère de la Culture et de la Communication; Université Paul Valéry - Montpellier; INRAP. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01355341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LATTARA (Lattes, Hérault) 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattara (Lattes, Hérault) 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ciesielski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Compan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dietler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560425v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pech Maho (Sigean, Aude) 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasrine Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ASM - UMR5140. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00680385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11353-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terziano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masquelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marro Catherine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakhshaliyev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Montigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.62" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02540140v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Compan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#233;cinos Annie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cannevi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nodot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Augeyrolles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Amat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdenx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Erny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharine Judson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v93" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05519392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munirah Almushawh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaa Albukaai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04502558v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Scrinzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caballero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wackenheim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11353-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terziano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masquelier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piqu&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#249;ria Rovira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Awad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marro Catherine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bakhshaliyev" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Archambault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Awad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Archambault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courbon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cuny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655816v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anie Montigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.62" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358729v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Dupinay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02540140v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586308v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358723v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mouraille" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04851238v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz-Lalibert&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cur&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Grevey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marcel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Munos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcphillips" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pernet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Besnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archaeopresspublishing.com/ojs/index.php/PSAS/article/view/581" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021159v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Creuzieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Compan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Ichkhakh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kbiri Alaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Anne de Chazelles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vacheret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Allegrini-Simonetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blanc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mont&#233;cinos Annie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cannevi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nodot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Augeyrolles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gougeon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Montecinos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Amstad" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bernet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gailledrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495246v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506383v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Amat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Le Brazidec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Manniez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Piguet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03418873v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delbois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pinaud-Querrac'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio-Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(coll.) Favory" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02547389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Faisandier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andersch Goodfellow" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bellet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04506430v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourdenx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560478v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355341v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Compan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubosq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694495v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dietler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560425v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680385v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>