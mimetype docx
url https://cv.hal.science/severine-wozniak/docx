--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Wozniak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et sociolinguistique : convergence méthodologique par la duoethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, https://journals.openedition.org/asp/9181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Academic Purposes and the Enhancement of French Trainee Content Teachers' Professional Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/jtesap1803341w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la maîtrise de l'anglais en contexte professionnel ? Vers une définition de la &amp;quot;compétence en anglais de spécialité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de l’instauration d’une politique linguistique pour le secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : anglais de spécialité et milieux professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Anglais de spécialité et milieux professionnels, 71, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de spécialité en dispute. Quel objet de connaissance pour le secteur Lansad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Recherche et pratiques pédagogiques en langues de spécialité, 35 (1), http://apliut.revues.org/5496. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des domaines spécialisés et de leurs discours en diachronie : le cas des genres spécialisés de la littérature d’alpinisme aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation de tous les anglicistes à la langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You say you want a revolution…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.S. National Parks and “The Tragedy of the Commons” : A contribution to the characterization of U.S. mountain guides’ professional practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mélanges 2013, 101 (4), http://rga.revues.org/2084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angliciste de spécialité et son objet de recherche : contribution à la réflexion épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Needs Analysis from a Perspective of International Professional Mobility : The Case of French Mountain Guides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.243-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Story-telling and professional culture. How narratives can be used to study the discursive component of professional expertise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les langues pour spécialistes d’autres disciplines, une vraie spécialisation pour l’enseignant de langue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement/apprentissage des langues vivantes étrangères et régionales dans les formations professionnalisantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique et transmission aux spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la SAES : Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politique linguistique dans le secteur LANSAD : fusion ou désintégration ? État des lieux 2009-2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement de langues et cultures de spécialité pour les domaines ALL-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives as key elements of the discursive component of professional expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès mondial de l’Association internationale de linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AILA2023, Jul 2023, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits spécialisés professionnels et caractérisation de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de didactique professionnelle : Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des récits spécialisés, moyen infaillible pour caractériser la composante discursive de l’expertise professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la SAES : Failles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing languages for specific purposes through professional narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e conférence internationale de l’Association internationale de pragmatique (IPra2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pragmatics Association, Jun 2021, Winterthur, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transdisciplinary Views on Professions : A Contribution by ESP Researchers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building bridges : anglais de spécialité et sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’internationalisation des universités françaises par le développement des langues de spécialité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Saarbrücken International Conference on Foreign Language Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception dans la méthode : L’approche ethnographique en anglais de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e Congrès de la SAES : L’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Wir brauchen hier keine Grammatik, hier geht es um Kartoffeln.“ Apport de l’anglais de spécialité pour la caractérisation des domaines spécialisés professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA : Professionnel·les et recherche en linguistique appliquée. Défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en LANSAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aptitude à maîtriser une langue vivante étrangère. Eléments de contextualisation sur la certification en langues pour spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais de spécialité et le linguiste de spécialité à l’université ? Proposition d’intégration institutionnelle au sein du secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues dans les formations professionnalisantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4/2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Shared Languages. The fundamentals of mutual learning and problem solving in transdisciplinary collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Rahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), pp.1-18, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/aila.00038.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes (ESP) and the Underlying Dynamics of Power, Empowerment and Disempowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2020, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.10447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et milieux professionnels / ESP and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2017, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialised Discourse and Language on Energy, Ecology and Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2/3), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et transgression en langues et cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique des langues spécialisées professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Aspects linguistiques et cultures des discours spécialisées, Catherine Resche, 978-3-0343-3242-2. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b15912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en langues pour spécialistes d’autres disciplines (LANSAD) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, 2022, La gouvernance linguistique des universités et établissements d'enseignement supérieur, 978-2-7302-1696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tacos & le sandwich mexicain : éléments pour une analyse terminochronique des néonymes en anglais de l’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et domaines spécialisés – Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. English for Specific Purposes and Humour, Shaeda Isani and Michel Van der Yeught, ed. (Cambridge Scholars Publishing, 2023).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence en anglais : l'obsédante question de la certification en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, Brian n'est pas dans la cuisine, il est au boulot&amp;quot; : quelle formation linguistique pour les étudiants non-linguistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, An Introduction to Financial English, The Basics of Market Finance. Introduction à l’anglais financier de Régine Hollander (Éditions Ellipses), Paris (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://asp.revues.org/4176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Disciplinary Identities: Individuality and Community in Academic Discourse (Ken Hyland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplinary Identities: Individuality and Community in Academic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anglais de spécialité et mondes professionnels : Contribution des langues spécialisées à la construction de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Wozniak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3112-2508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d’informations sur ses travaux de recherche, ses publications et ses activités pédagogiques sont disponibles sur son site personnel :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://swozniaksite.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et sociolinguistique : convergence méthodologique par la duoethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, https://journals.openedition.org/asp/9181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Academic Purposes and the Enhancement of French Trainee Content Teachers' Professional Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/jtesap1803341w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la maîtrise de l'anglais en contexte professionnel ? Vers une définition de la &amp;quot;compétence en anglais de spécialité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de l’instauration d’une politique linguistique pour le secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : anglais de spécialité et milieux professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Anglais de spécialité et milieux professionnels, 71, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de spécialité en dispute. Quel objet de connaissance pour le secteur Lansad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Recherche et pratiques pédagogiques en langues de spécialité, 35 (1), http://apliut.revues.org/5496. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des domaines spécialisés et de leurs discours en diachronie : le cas des genres spécialisés de la littérature d’alpinisme aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation de tous les anglicistes à la langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You say you want a revolution…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.S. National Parks and “The Tragedy of the Commons” : A contribution to the characterization of U.S. mountain guides’ professional practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mélanges 2013, 101 (4), http://rga.revues.org/2084. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angliciste de spécialité et son objet de recherche : contribution à la réflexion épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Needs Analysis from a Perspective of International Professional Mobility : The Case of French Mountain Guides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.243-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Story-telling and professional culture. How narratives can be used to study the discursive component of professional expertise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les langues pour spécialistes d’autres disciplines, une vraie spécialisation pour l’enseignant de langue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement/apprentissage des langues vivantes étrangères et régionales dans les formations professionnalisantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politique linguistique dans le secteur LANSAD : fusion ou désintégration ? État des lieux 2009-2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement de langues et cultures de spécialité pour les domaines ALL-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique et transmission aux spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la SAES : Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives as key elements of the discursive component of professional expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès mondial de l’Association internationale de linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AILA2023, Jul 2023, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits spécialisés professionnels et caractérisation de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de didactique professionnelle : Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des récits spécialisés, moyen infaillible pour caractériser la composante discursive de l’expertise professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la SAES : Failles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing languages for specific purposes through professional narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e conférence internationale de l’Association internationale de pragmatique (IPra2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pragmatics Association, Jun 2021, Winterthur, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transdisciplinary Views on Professions : A Contribution by ESP Researchers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building bridges : anglais de spécialité et sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’internationalisation des universités françaises par le développement des langues de spécialité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Saarbrücken International Conference on Foreign Language Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception dans la méthode : L’approche ethnographique en anglais de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e Congrès de la SAES : L’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Wir brauchen hier keine Grammatik, hier geht es um Kartoffeln.“ Apport de l’anglais de spécialité pour la caractérisation des domaines spécialisés professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA : Professionnel·les et recherche en linguistique appliquée. Défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en LANSAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aptitude à maîtriser une langue vivante étrangère. Eléments de contextualisation sur la certification en langues pour spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais de spécialité et le linguiste de spécialité à l’université ? Proposition d’intégration institutionnelle au sein du secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues dans les formations professionnalisantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4/2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Shared Languages. The fundamentals of mutual learning and problem solving in transdisciplinary collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Rahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), pp.1-18, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/aila.00038.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes (ESP) and the Underlying Dynamics of Power, Empowerment and Disempowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.10447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et milieux professionnels / ESP and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialised Discourse and Language on Energy, Ecology and Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2/3), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et transgression en langues et cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique des langues spécialisées professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Aspects linguistiques et cultures des discours spécialisées, Catherine Resche, 978-3-0343-3242-2. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b15912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en langues pour spécialistes d’autres disciplines (LANSAD) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, 2022, La gouvernance linguistique des universités et établissements d'enseignement supérieur, 978-2-7302-1696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tacos & le sandwich mexicain : éléments pour une analyse terminochronique des néonymes en anglais de l’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et domaines spécialisés – Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. English for Specific Purposes and Humour, Shaeda Isani and Michel Van der Yeught, ed. (Cambridge Scholars Publishing, 2023).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence en anglais : l'obsédante question de la certification en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, Brian n'est pas dans la cuisine, il est au boulot&amp;quot; : quelle formation linguistique pour les étudiants non-linguistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, An Introduction to Financial English, The Basics of Market Finance. Introduction à l’anglais financier de Régine Hollander (Éditions Ellipses), Paris (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://asp.revues.org/4176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Disciplinary Identities: Individuality and Community in Academic Discourse (Ken Hyland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplinary Identities: Individuality and Community in Academic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anglais de spécialité et mondes professionnels : Contribution des langues spécialisées à la construction de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="CEFA8605"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006102v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/jtesap1803341w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4937" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P0FKQTV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888025v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808344v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04009149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Whitehouse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rahm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aila.00038.int" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaeda Isani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.10447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4923" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61760?format=PBK" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15912" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945677v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753169v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-wozniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3112-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swozniaksite.wordpress.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/jtesap1803341w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P0FKQTV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04009149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Whitehouse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rahm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aila.00038.int" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaeda Isani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.10447" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61760?format=PBK" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15912" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>