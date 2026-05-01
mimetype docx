--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Wozniak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3112-2508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d’informations sur ses travaux de recherche, ses publications et ses activités pédagogiques sont disponibles sur son site personnel :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://swozniaksite.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et sociolinguistique : convergence méthodologique par la duoethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, https://journals.openedition.org/asp/9181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Academic Purposes and the Enhancement of French Trainee Content Teachers' Professional Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/jtesap1803341w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la maîtrise de l'anglais en contexte professionnel ? Vers une définition de la &amp;quot;compétence en anglais de spécialité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de l’instauration d’une politique linguistique pour le secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : anglais de spécialité et milieux professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Anglais de spécialité et milieux professionnels, 71, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de spécialité en dispute. Quel objet de connaissance pour le secteur Lansad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Recherche et pratiques pédagogiques en langues de spécialité, 35 (1), http://apliut.revues.org/5496. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des domaines spécialisés et de leurs discours en diachronie : le cas des genres spécialisés de la littérature d’alpinisme aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.81-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation de tous les anglicistes à la langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You say you want a revolution…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.S. National Parks and “The Tragedy of the Commons” : A contribution to the characterization of U.S. mountain guides’ professional practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mélanges 2013, 101 (4), http://rga.revues.org/2084. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angliciste de spécialité et son objet de recherche : contribution à la réflexion épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Needs Analysis from a Perspective of International Professional Mobility : The Case of French Mountain Guides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.243-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Story-telling and professional culture. How narratives can be used to study the discursive component of professional expertise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les langues pour spécialistes d’autres disciplines, une vraie spécialisation pour l’enseignant de langue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement/apprentissage des langues vivantes étrangères et régionales dans les formations professionnalisantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politique linguistique dans le secteur LANSAD : fusion ou désintégration ? État des lieux 2009-2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement de langues et cultures de spécialité pour les domaines ALL-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique et transmission aux spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la SAES : Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives as key elements of the discursive component of professional expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès mondial de l’Association internationale de linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AILA2023, Jul 2023, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits spécialisés professionnels et caractérisation de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de didactique professionnelle : Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des récits spécialisés, moyen infaillible pour caractériser la composante discursive de l’expertise professionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la SAES : Failles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing languages for specific purposes through professional narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e conférence internationale de l’Association internationale de pragmatique (IPra2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pragmatics Association, Jun 2021, Winterthur, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transdisciplinary Views on Professions : A Contribution by ESP Researchers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building bridges : anglais de spécialité et sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’internationalisation des universités françaises par le développement des langues de spécialité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Saarbrücken International Conference on Foreign Language Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception dans la méthode : L’approche ethnographique en anglais de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e Congrès de la SAES : L’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Wir brauchen hier keine Grammatik, hier geht es um Kartoffeln.“ Apport de l’anglais de spécialité pour la caractérisation des domaines spécialisés professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA : Professionnel·les et recherche en linguistique appliquée. Défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en LANSAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aptitude à maîtriser une langue vivante étrangère. Eléments de contextualisation sur la certification en langues pour spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais de spécialité et le linguiste de spécialité à l’université ? Proposition d’intégration institutionnelle au sein du secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues dans les formations professionnalisantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4/2024, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Shared Languages. The fundamentals of mutual learning and problem solving in transdisciplinary collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Rahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), pp.1-18, 2021, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/aila.00038.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes (ESP) and the Underlying Dynamics of Power, Empowerment and Disempowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2020, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.10447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et milieux professionnels / ESP and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialised Discourse and Language on Energy, Ecology and Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2/3), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et transgression en langues et cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique des langues spécialisées professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Aspects linguistiques et cultures des discours spécialisées, Catherine Resche, 978-3-0343-3242-2. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b15912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en langues pour spécialistes d’autres disciplines (LANSAD) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, 2022, La gouvernance linguistique des universités et établissements d'enseignement supérieur, 978-2-7302-1696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tacos & le sandwich mexicain : éléments pour une analyse terminochronique des néonymes en anglais de l’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et domaines spécialisés – Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review. English for Specific Purposes and Humour, Shaeda Isani and Michel Van der Yeught, ed. (Cambridge Scholars Publishing, 2023).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence en anglais : l'obsédante question de la certification en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, Brian n'est pas dans la cuisine, il est au boulot&amp;quot; : quelle formation linguistique pour les étudiants non-linguistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, An Introduction to Financial English, The Basics of Market Finance. Introduction à l’anglais financier de Régine Hollander (Éditions Ellipses), Paris (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://asp.revues.org/4176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Disciplinary Identities: Individuality and Community in Academic Discourse (Ken Hyland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplinary Identities: Individuality and Community in Academic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anglais de spécialité et mondes professionnels : Contribution des langues spécialisées à la construction de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Wozniak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3112-2508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d’informations sur ses travaux de recherche, ses publications et ses activités pédagogiques sont disponibles sur son site personnel :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://swozniaksite.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et sociolinguistique : convergence méthodologique par la duoethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (86), https://journals.openedition.org/asp/9181. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues dans les formations professionnalisantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4/2024, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Academic Purposes and the Enhancement of French Trainee Content Teachers' Professional Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/jtesap1803341w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : anglais de spécialité et milieux professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Anglais de spécialité et milieux professionnels, 71, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la maîtrise de l'anglais en contexte professionnel ? Vers une définition de la &amp;quot;compétence en anglais de spécialité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de l’instauration d’une politique linguistique pour le secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de spécialité en dispute. Quel objet de connaissance pour le secteur Lansad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Recherche et pratiques pédagogiques en langues de spécialité, 35 (1), http://apliut.revues.org/5496. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation de tous les anglicistes à la langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You say you want a revolution…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des domaines spécialisés et de leurs discours en diachronie : le cas des genres spécialisés de la littérature d’alpinisme aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.S. National Parks and “The Tragedy of the Commons” : A contribution to the characterization of U.S. mountain guides’ professional practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mélanges 2013, 101 (4), http://rga.revues.org/2084. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angliciste de spécialité et son objet de recherche : contribution à la réflexion épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Needs Analysis from a Perspective of International Professional Mobility : The Case of French Mountain Guides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esp.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’envers du décor : le discours d’une firme transnationale d’équipement de loisirs. Le cas d’Intrawest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53-54, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vino veritas ? Autobiographie et stratégie marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.203-219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Workplace Linguistics, un cadre théorique pour la caractérisation des langues appliquées au monde du travail : le cas de l’anglais lingua franca dans les entreprises de la région AURA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appliquer les langues : passé, présent, futur. 50 ans de la filière LEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Dec 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les langues pour spécialistes d’autres disciplines, une vraie spécialisation pour l’enseignant de langue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement/apprentissage des langues vivantes étrangères et régionales dans les formations professionnalisantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Story-telling and professional culture. How narratives can be used to study the discursive component of professional expertise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politique linguistique dans le secteur LANSAD : fusion ou désintégration ? État des lieux 2009-2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement de langues et cultures de spécialité pour les domaines ALL-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique et transmission aux spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la SAES : Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives as key elements of the discursive component of professional expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès mondial de l’Association internationale de linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AILA2023, Jul 2023, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des récits spécialisés, moyen infaillible pour caractériser la composante discursive de l’expertise professionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la SAES : Failles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits spécialisés professionnels et caractérisation de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de didactique professionnelle : Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transdisciplinary Views on Professions : A Contribution by ESP Researchers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building bridges : anglais de spécialité et sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’internationalisation des universités françaises par le développement des langues de spécialité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Saarbrücken International Conference on Foreign Language Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing languages for specific purposes through professional narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e conférence internationale de l’Association internationale de pragmatique (IPra2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pragmatics Association, Jun 2021, Winterthur, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Wir brauchen hier keine Grammatik, hier geht es um Kartoffeln.“ Apport de l’anglais de spécialité pour la caractérisation des domaines spécialisés professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA : Professionnel·les et recherche en linguistique appliquée. Défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception dans la méthode : L’approche ethnographique en anglais de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e Congrès de la SAES : L’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en LANSAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais de spécialité et le linguiste de spécialité à l’université ? Proposition d’intégration institutionnelle au sein du secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aptitude à maîtriser une langue vivante étrangère. Eléments de contextualisation sur la certification en langues pour spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Shared Languages. The fundamentals of mutual learning and problem solving in transdisciplinary collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Rahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), pp.1-18, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/aila.00038.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes (ESP) and the Underlying Dynamics of Power, Empowerment and Disempowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.10447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et milieux professionnels / ESP and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialised Discourse and Language on Energy, Ecology and Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2/3), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et transgression en langues et cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique des langues spécialisées professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Aspects linguistiques et cultures des discours spécialisées, Catherine Resche, 978-3-0343-3242-2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b15912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en langues pour spécialistes d’autres disciplines (LANSAD) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, 2022, La gouvernance linguistique des universités et établissements d'enseignement supérieur, 978-2-7302-1696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tacos & le sandwich mexicain : éléments pour une analyse terminochronique des néonymes en anglais de l’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et domaines spécialisés – Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, English for Specific Purposes and Humour, Shaeda Isani and Michel Van der Yeught, ed. (Cambridge Scholars Publishing, 2023).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence en anglais : l'obsédante question de la certification en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, Brian n'est pas dans la cuisine, il est au boulot&amp;quot; : quelle formation linguistique pour les étudiants non-linguistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, An Introduction to Financial English, The Basics of Market Finance. Introduction à l’anglais financier de Régine Hollander (Éditions Ellipses), Paris (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://asp.revues.org/4176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Disciplinary Identities: Individuality and Community in Academic Discourse (Ken Hyland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplinary Identities: Individuality and Community in Academic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anglais de spécialité et mondes professionnels : Contribution des langues spécialisées à la construction de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEFA8605"/>
+    <w:nsid w:val="DAC6A9A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-wozniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3112-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swozniaksite.wordpress.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/jtesap1803341w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4937" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P0FKQTV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2084" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04009149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Whitehouse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rahm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aila.00038.int" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaeda Isani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.10447" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61760?format=PBK" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15912" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-wozniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3112-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swozniaksite.wordpress.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/jtesap1803341w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P0FKQTV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2010.06.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D093FMWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05597128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.755" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05595564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04009149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Whitehouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rahm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aila.00038.int" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaeda Isani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.10447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4923" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61760?format=PBK" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15912" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>