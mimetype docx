--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Wozniak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3112-2508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d’informations sur ses travaux de recherche, ses publications et ses activités pédagogiques sont disponibles sur son site personnel :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://swozniaksite.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et sociolinguistique : convergence méthodologique par la duoethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (86), https://journals.openedition.org/asp/9181. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues dans les formations professionnalisantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4/2024, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Academic Purposes and the Enhancement of French Trainee Content Teachers' Professional Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/jtesap1803341w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : anglais de spécialité et milieux professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Anglais de spécialité et milieux professionnels, 71, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la maîtrise de l'anglais en contexte professionnel ? Vers une définition de la &amp;quot;compétence en anglais de spécialité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de l’instauration d’une politique linguistique pour le secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de spécialité en dispute. Quel objet de connaissance pour le secteur Lansad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Recherche et pratiques pédagogiques en langues de spécialité, 35 (1), http://apliut.revues.org/5496. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation de tous les anglicistes à la langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You say you want a revolution…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des domaines spécialisés et de leurs discours en diachronie : le cas des genres spécialisés de la littérature d’alpinisme aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.S. National Parks and “The Tragedy of the Commons” : A contribution to the characterization of U.S. mountain guides’ professional practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mélanges 2013, 101 (4), http://rga.revues.org/2084. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angliciste de spécialité et son objet de recherche : contribution à la réflexion épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Needs Analysis from a Perspective of International Professional Mobility : The Case of French Mountain Guides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esp.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’envers du décor : le discours d’une firme transnationale d’équipement de loisirs. Le cas d’Intrawest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53-54, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vino veritas ? Autobiographie et stratégie marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.203-219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Workplace Linguistics, un cadre théorique pour la caractérisation des langues appliquées au monde du travail : le cas de l’anglais lingua franca dans les entreprises de la région AURA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appliquer les langues : passé, présent, futur. 50 ans de la filière LEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Dec 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les langues pour spécialistes d’autres disciplines, une vraie spécialisation pour l’enseignant de langue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement/apprentissage des langues vivantes étrangères et régionales dans les formations professionnalisantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Story-telling and professional culture. How narratives can be used to study the discursive component of professional expertise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politique linguistique dans le secteur LANSAD : fusion ou désintégration ? État des lieux 2009-2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement de langues et cultures de spécialité pour les domaines ALL-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique et transmission aux spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la SAES : Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives as key elements of the discursive component of professional expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès mondial de l’Association internationale de linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AILA2023, Jul 2023, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des récits spécialisés, moyen infaillible pour caractériser la composante discursive de l’expertise professionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la SAES : Failles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits spécialisés professionnels et caractérisation de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de didactique professionnelle : Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transdisciplinary Views on Professions : A Contribution by ESP Researchers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building bridges : anglais de spécialité et sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’internationalisation des universités françaises par le développement des langues de spécialité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Saarbrücken International Conference on Foreign Language Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing languages for specific purposes through professional narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e conférence internationale de l’Association internationale de pragmatique (IPra2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pragmatics Association, Jun 2021, Winterthur, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Wir brauchen hier keine Grammatik, hier geht es um Kartoffeln.“ Apport de l’anglais de spécialité pour la caractérisation des domaines spécialisés professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA : Professionnel·les et recherche en linguistique appliquée. Défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception dans la méthode : L’approche ethnographique en anglais de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e Congrès de la SAES : L’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en LANSAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais de spécialité et le linguiste de spécialité à l’université ? Proposition d’intégration institutionnelle au sein du secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aptitude à maîtriser une langue vivante étrangère. Eléments de contextualisation sur la certification en langues pour spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Shared Languages. The fundamentals of mutual learning and problem solving in transdisciplinary collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Rahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), pp.1-18, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/aila.00038.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes (ESP) and the Underlying Dynamics of Power, Empowerment and Disempowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.10447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et milieux professionnels / ESP and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialised Discourse and Language on Energy, Ecology and Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2/3), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et transgression en langues et cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique des langues spécialisées professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Aspects linguistiques et cultures des discours spécialisées, Catherine Resche, 978-3-0343-3242-2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b15912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en langues pour spécialistes d’autres disciplines (LANSAD) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, 2022, La gouvernance linguistique des universités et établissements d'enseignement supérieur, 978-2-7302-1696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tacos & le sandwich mexicain : éléments pour une analyse terminochronique des néonymes en anglais de l’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et domaines spécialisés – Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, English for Specific Purposes and Humour, Shaeda Isani and Michel Van der Yeught, ed. (Cambridge Scholars Publishing, 2023).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence en anglais : l'obsédante question de la certification en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, Brian n'est pas dans la cuisine, il est au boulot&amp;quot; : quelle formation linguistique pour les étudiants non-linguistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, An Introduction to Financial English, The Basics of Market Finance. Introduction à l’anglais financier de Régine Hollander (Éditions Ellipses), Paris (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://asp.revues.org/4176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Disciplinary Identities: Individuality and Community in Academic Discourse (Ken Hyland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplinary Identities: Individuality and Community in Academic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anglais de spécialité et mondes professionnels : Contribution des langues spécialisées à la construction de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Wozniak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">severine-wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3112-2508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plus d’informations sur ses travaux de recherche, ses publications et ses activités pédagogiques sont disponibles sur son site personnel :</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://swozniaksite.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et sociolinguistique : convergence méthodologique par la duoethnographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (86), https://journals.openedition.org/asp/9181. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les langues dans les formations professionnalisantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4/2024, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Academic Purposes and the Enhancement of French Trainee Content Teachers' Professional Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Teaching English For Specific and Academic Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.341-352. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22190/jtesap1803341w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : anglais de spécialité et milieux professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Anglais de spécialité et milieux professionnels, 71, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève histoire de l’instauration d’une politique linguistique pour le secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conceptions de la maîtrise de l'anglais en contexte professionnel ? Vers une définition de la &amp;quot;compétence en anglais de spécialité&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges CRAPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de spécialité en dispute. Quel objet de connaissance pour le secteur Lansad ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Recherche et pratiques pédagogiques en langues de spécialité, 35 (1), http://apliut.revues.org/5496. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une formation de tous les anglicistes à la langue de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des domaines spécialisés et de leurs discours en diachronie : le cas des genres spécialisés de la littérature d’alpinisme aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">You say you want a revolution…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Sarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U.S. National Parks and “The Tragedy of the Commons” : A contribution to the characterization of U.S. mountain guides’ professional practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mélanges 2013, 101 (4), http://rga.revues.org/2084. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'angliciste de spécialité et son objet de recherche : contribution à la réflexion épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Needs Analysis from a Perspective of International Professional Mobility : The Case of French Mountain Guides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.esp.2010.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’envers du décor : le discours d’une firme transnationale d’équipement de loisirs. Le cas d’Intrawest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53-54, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vino veritas ? Autobiographie et stratégie marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.203-219. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Workplace Linguistics, un cadre théorique pour la caractérisation des langues appliquées au monde du travail : le cas de l’anglais lingua franca dans les entreprises de la région AURA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appliquer les langues : passé, présent, futur. 50 ans de la filière LEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Dec 2025, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseigner les langues pour spécialistes d’autres disciplines, une vraie spécialisation pour l’enseignant de langue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement/apprentissage des langues vivantes étrangères et régionales dans les formations professionnalisantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Story-telling and professional culture. How narratives can be used to study the discursive component of professional expertise »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSE2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Politique linguistique dans le secteur LANSAD : fusion ou désintégration ? État des lieux 2009-2020 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement de langues et cultures de spécialité pour les domaines ALL-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique linguistique et transmission aux spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62e Congrès de la SAES : Transmission(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives as key elements of the discursive component of professional expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès mondial de l’Association internationale de linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AILA2023, Jul 2023, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des récits spécialisés, moyen infaillible pour caractériser la composante discursive de l’expertise professionnelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61e Congrès de la SAES : Failles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2022, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits spécialisés professionnels et caractérisation de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e colloque international de didactique professionnelle : Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Transdisciplinary Views on Professions : A Contribution by ESP Researchers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building bridges : anglais de spécialité et sociolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’internationalisation des universités françaises par le développement des langues de spécialité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Saarbrücken International Conference on Foreign Language Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sarrebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing languages for specific purposes through professional narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e conférence internationale de l’Association internationale de pragmatique (IPra2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pragmatics Association, Jun 2021, Winterthur, Switzerland, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’exception dans la méthode : L’approche ethnographique en anglais de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e Congrès de la SAES : L’exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, Jun 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„Wir brauchen hier keine Grammatik, hier geht es um Kartoffeln.“ Apport de l’anglais de spécialité pour la caractérisation des domaines spécialisés professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PRELA : Professionnel·les et recherche en linguistique appliquée. Défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, LYON (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en LANSAD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l’anglais de spécialité et le linguiste de spécialité à l’université ? Proposition d’intégration institutionnelle au sein du secteur LANSAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque du GERAS, Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'aptitude à maîtriser une langue vivante étrangère. Eléments de contextualisation sur la certification en langues pour spécialistes d'autres disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Les certifications dans le secteur LANSAD, Université Bourgogne Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Shared Languages. The fundamentals of mutual learning and problem solving in transdisciplinary collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlies Whitehouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Rahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AILA Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34 (1), pp.1-18, 2021, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/aila.00038.int⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">English for Specific Purposes (ESP) and the Underlying Dynamics of Power, Empowerment and Disempowerment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.10447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglais de spécialité et milieux professionnels / ESP and Professions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charret del Bove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASp - La revue du GERAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/asp.4923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialised Discourse and Language on Energy, Ecology and Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Biros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Industrial Ecology, An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2/3), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et transgression en langues et cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaeda Isani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche ethnographique des langues spécialisées professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2019, Aspects linguistiques et cultures des discours spécialisées, Catherine Resche, 978-3-0343-3242-2. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b15912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certification ou accréditation ? Quelle mesure pour la qualité des formations universitaires en langues pour spécialistes d’autres disciplines (LANSAD) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sarré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Polytechnique, 2022, La gouvernance linguistique des universités et établissements d'enseignement supérieur, 978-2-7302-1696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tacos & le sandwich mexicain : éléments pour une analyse terminochronique des néonymes en anglais de l’alpinisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et domaines spécialisés – Approches plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-8124-3809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review, English for Specific Purposes and Humour, Shaeda Isani and Michel Van der Yeught, ed. (Cambridge Scholars Publishing, 2023).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.183-189. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ry8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence en anglais : l'obsédante question de la certification en langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non, Brian n'est pas dans la cuisine, il est au boulot&amp;quot; : quelle formation linguistique pour les étudiants non-linguistes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarré Cédric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, An Introduction to Financial English, The Basics of Market Finance. Introduction à l’anglais financier de Régine Hollander (Éditions Ellipses), Paris (2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, http://asp.revues.org/4176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais Appliqué : Sciences du Management, Travail, Ressources humaines (Master et Doctorat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension, Disciplinary Identities: Individuality and Community in Academic Discourse (Ken Hyland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplinary Identities: Individuality and Community in Academic Discourse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anglais de spécialité et mondes professionnels : Contribution des langues spécialisées à la construction de la composante discursive de l’expertise professionnelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Wozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Aix Marseille Université, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04753169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAC6A9A1"/>
+    <w:nsid w:val="1E4028E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-wozniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3112-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swozniaksite.wordpress.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/jtesap1803341w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P0FKQTV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4659" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2010.06.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D093FMWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05597128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.755" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05595564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888054v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04009149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Whitehouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rahm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aila.00038.int" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaeda Isani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.10447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4923" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61760?format=PBK" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15912" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/severine-wozniak" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3112-2508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swozniaksite.wordpress.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Wozniak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02006102v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22190/jtesap1803341w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charret del Bove" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5496" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P0FKQTV2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Sarre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R2W6BMSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esp.2010.06.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D093FMWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05597128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.755" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05595564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753243v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888025v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925130v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04009149v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Whitehouse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Rahm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aila.00038.int" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaeda Isani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.10447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.4923" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/61760?format=PBK" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15912" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023977v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01311966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888008v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ry8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarr&#233; C&#233;dric" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01118518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00945677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00943892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04753169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>