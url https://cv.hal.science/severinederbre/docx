--- v0 (2026-04-02)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Derbré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Derbré is a scientist in the field of natural products (NPs) and a trained pharmacist. After graduating from The School of Pharmacy in Angers in 2002, she obtained a PhD thesis in chemistry of NPs under the supervision of Pr. Erwan Poupon and Pr. Reynald Hocquemiller in 2006 at the Paris 11 University. Subsequently she worked as a post-doctoral fellow at the French Alternative Energies and Atomic Energy Commission (Commissariat à l'énergie atomique et aux énergies alternatives, CEA Saclay, France) together with Yves Ambroise in the laboratory directed by Charles Mioskowski and Bernard Rousseau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2007, she was recruited as an assistant professor of pharmacognosy by the University of Angers, School of Pharmacy, and joined the SONAS laboratory, directed by Pr Pascal Richomme (2007-2022) and Pr David Guilet (2023-). Her fields of interest relate to NPs chemistry and biological activities with special focus on the extraction, purification and structural determination of bio-active NPs from tropical endemic Clusiaceous and Calophyllaceous species. Another main focus of her research is the semisynthesis on crude vegetal extracts from more common and available plants. She also developed an automated anti-AGE screening assay facilitating a rapid evaluation of NPs and extracts for potential cosmetic and therapeutic applications (prevention of cardiovascular events and graft rejections).She is also very involved in the development of new methods for the rapid identification of active molecules in complex matrices based on mass spectrometry (LDI-HRMS; UPLC-HRMS) and 13C NMR. In the field, with her team, she recently developed a free available software, namely MixONat (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sourceforge.net/projects/mixonat/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), to decipher complex mixtures based on 13C-NMR spectra. If you need help to install the software and/or require ad hoc databases, feel free to contact her.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted isolation and identification of isoquinoline alkaloids from Xylopia ferruginea bark with anti Aβ-induced paralysis activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Azirah Mohd Nawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazrina Hazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sook Yee Liew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Nadia Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.107040. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2025.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemometric analysis of HPTLC data and 13C NMR-based dereplication for the chemotaxonomic investigation of Clusia spp. from the Yucatecan flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Abril Cordero-Riande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Monforte-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Echevarria-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Herbert-Doctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1759, pp.466255. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ionization coupled to trapped ion mobility mass spectrometry: An innovative approach for isomer differentiation and molecular network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127626. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR-Based Chemometrics and 13C-NMR Dereplication Analysis Applied to the Bioprospecting of the Yucatecan Flora: Identification of 3-O-Acetyl-Ceanotic Acid as an Inhibitor of Bacterial Virulence Factors from Colubrina yucatanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricarmen Corona-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Hernández-Bolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naybi Muñoz-Cázares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Claudia Peña-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Farmacognosia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43450-024-00603-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and emerging tools and strategies for the identification of bioactive natural products in complex mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (11), pp.1766-1786. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NP00006D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR-based dereplication analysis of cytotoxic styryl lactones from Goniothalamus giganteus against OSCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Nor Aisyah Abd Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syarifah Nur Syed Abdul Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Fah Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wah Bryan Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1308, pp.138245. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Actives in the Haystack: Merging HRMS 2 -Based Molecular Networking, Chemometrics, and 13 C NMR-Based Dereplication Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (10), pp.2398-2407. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 C NMR dereplication-assisted isolation of bioactive polyphenolic metabolites from Clusia flava Jacq.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Peña-Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (7), pp.1089-1098. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2022.2130917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ionization assisted by 13C NMR dereplication: A complementary approach to LC-MS2 based chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123998. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of propolis samples collected in various areas of Benin and Congo: Chromatographic profiling and chemical characterization guided by &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR dereplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Azonwade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar B Mabanza‐banza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.461 - 475. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.3227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoestrogens and Breast Cancer: Should French Recommendations Evolve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.6163. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14246163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical constituents of Antidesma bunius aerial parts and the anti-AGEs activity of selected compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.113300. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13 C‐NMR dereplication to aid in the identification of xanthones present in the stem bark extract of Calophyllum brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fernanda Silva‐castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlina García‐sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.1102-1109. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.3051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR Dereplication Using MixONat Software: A Practical Guide to Decipher Natural Products Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1470-0446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusia suborbicularis is not a synonym of Clusia flava : Molecular and metabolomic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Herbert-Doctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dzib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Edward Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomé Humberto Chi-Manzanero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondy Beatriz Canto-Canché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (6), pp.1229-1238. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Configuration of Mycosporine-Like Amino Acids, Their Wound Healing Properties and In Vitro Anti-Aging Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Orfanoudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting MHC Regulation Using Polycyclic Polyprenylated Acylphloroglucinols Isolated from Garcinia bancana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1266), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10091266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti‐AGEs activity of poplar‐type propolis: mechanism of action of main phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Shahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat, a Software for the Dereplication of Mixtures Based on 13 C NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (13), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senecipyrrolidine, an unusual pyrrolidine alkaloid isolated from Jacobaea gigantea (Desf.) Pelser (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (15), pp.2182-2191. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesua sp.: chemical aspects and pharmacological relevance of prenylated polyphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-018-9594-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytothérapie et troubles urogénitaux, sélectionner des produits efficaces et sûrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (588), pp.38-42. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents From Endiandra kingiana (Lauraceae) as Potential Inhibitors for Dengue Type 2 NS2B/NS3 Serine Protease and its Molecular Docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maywan Hariono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haslinda Mohd Salleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soon-Lim Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liew Sook Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X19861014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from lichen as potent inhibitors of advanced glycation end products and vasodilative agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.182-188. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of Garcinia extracts: Predicted chemical shifts as reliable databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional Insights into Hypericum perforatum Content: Isolation, Total Synthesis, and Absolute Configuration of Hyperbiphenyls A and B from Immunomodulatory Root Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Mezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (8), pp.1850-1859. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02157665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new triterpenoid saponins from the leaves of Bupleurum lancifolium ( Apiaceae )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (19), pp.2286-2293. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2017.1324960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid glycosides from Periploca laevigata (Asclepiadaceae) from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïssaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mekkiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der pharma chemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of St John's wort as sources of polyprenylated acylphloroglucinols to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer des solutions efficaces et sûres en phytothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (557), pp.47-53. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of Blackstonia grandiflora extracts on the formation of advanced glycation end products (AGEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der pharma chemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein : recommandations sur l’usage de la phytothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chabosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (552), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Advanced glycation end-product and free radical scavenging activity of plants from the yucatecan flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy del C Dzib-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Escalante-Erosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlina Garcia-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacognosy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.276-280. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/0974-8490.188883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenylated polyphenols from Clusiaceae and Calophyllaceae with immunomodulatory activity on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0167361. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac protective effects of Moringa oleifera seeds in spontaneous hypertensive rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Randriamboavonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Loirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (7), pp.873-881. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajh/hpw001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Minor Benzoylated 4-Phenylcoumarins from a Mammea neurophylla Bark Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (10), pp.17735-17746. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules201017735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cardiovascular effects of salidroside in the Goto-Kakizaki diabetic rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Fajloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauquelin-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotol A from Mesua lepidota inhibits inflammatory and immune mediators in human endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (9), pp.2187-2197. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la phytothérapie dans la prise en charge des troubles du sommeil des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Mammea neurophylla metabolites to isolate original 4-phenylcoumarins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Freuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds with anti-AGEs activity from three Clusiaceae plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mbwambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.1336-1344. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJMP/2014/10812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined anti-AGEs and antioxidant activities of different solvent extracts of Solanum elaeagnifolium Cav. (Solanaceae) fruits during ripening and related to their phytochemical compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejri Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCLI Journal : Experimental and Clinical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.1029-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer les solutions de phytothérapie adaptées pour combattre les troubles du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (541), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-AGEs Activities of a French Poplar Type Propolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.1344 - 1351. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf4053397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des compléments alimentaires à base de plantes dans le régime amaigrissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Geneslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (536), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des thérapeutiques complémentaires et alternatives dans les dermatites atopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge officinale de la dermatite atopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534, Suppl.), pp.4-11. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced glycation inhibition and protection against endothelial dysfunction induced by coumarins and procyanidins from Mammea neurophylla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dermatite atopique : quelques généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534, Suppl.), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatite atopique et éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des vomissements, diarrhées et constipation par les thérapeutiques complémentaires et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative des dyspepsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (527), pp.52-55. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des huiles essentielles dans les angines à Streptococcus pyogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sfeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (530), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapeutiques alternatives proposées aux seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (528), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning a 96-Well Microtiter Plate Fluorescence-Based Assay to Identify AGE Inhibitors in Crude Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (11), pp.14320 - 14339. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules181114320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Self-Assembled Monolayers of Umbelliferone: A Relationship between Contact Angle and Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (33), pp.10423-10431. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la401536p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antibacterial Activity of Essential Oils against Streptococcus pyogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, Article ID 269161, 9 p. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/269161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity and chemical constituents of Warionia saharae Benth. & Coss. (Compositae) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ameddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mekkiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medicinal and Aromatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.509-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des thérapeutiques alternatives pour un voyage réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (517), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71337-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sportives, quels conseils en homéopathie et phytothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (512), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71129-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided fractionation and isolation of natural inhibitors of advanced glycation end-products (AGEs) from Calophyllum flavoramulum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la ménopause par les thérapeutiques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fraizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (514), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71262-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative des douleurs articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (521), pp.38-41. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71239-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la phytothérapie dans la prise en charge des pleurs incessants du nourrisson en cas d’inconfort digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 234, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of naphthoic acid derivatives as fluorescent probes to screen advanced glycation end-products breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (21), pp.6716 - 6720. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.08.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de prise en charge de quelques symptômes du sevrage tabagique par les thérapeutiques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (515), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soulager les petits “bobos” des enfants par les thérapeutiques alternatives (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (509), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71051-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller les thérapeutiques alternatives dans le cadre de la préparation aux examens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (506), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70971-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative de la migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (504), pp.46-48. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70913-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les petits maux de l’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (502), pp.48-52. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70860-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soulager les petits “bobos” des enfants par les thérapeutiques alternatives (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (510), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71078-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des petits bobos de bébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (501), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment venir à bout des mycoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (495), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d’horizon des compléments alimentaires à base de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (496), pp.20-31. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70694-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (9), pp.6476-6484. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating a 96-well microtiter plate assay for advanced glycation end-products inhibitors or inducers identification: application to the screening of a small natural compounds library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 398 (4), pp.1747-1758. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4065-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments alimentaires, un marché qui a le vent en poupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (22), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des thérapeutiques alternatives dans la prise en charge des allergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (497), pp.46-48. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70728-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrochalcones: Implication in resistance to oxidative stress and bioactivities against advanced glycation end-products and vasoconstriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loufrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (4), pp.443 - 52. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments, compléments alimentaires, alicaments ou nutraceutiques, comment y voir clair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (496), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70693-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast counter current chromatography of n-butanolic fraction from Senecio giganteus (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.1357 - 1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical study and biological evaluation of the stem of Derris ferruginea Bentham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly cytotoxic and neurotoxic acetogenins of the Annonaceae: New putative biological targets of squamocin detected by activity-based protein profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.09.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis and screening of a small library of pro-apoptotic squamocin analogues: selection and study of a benzoquinone hybrid with an improved biological profile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.118-29. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.200500011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00165688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annonaceous acetogenins: the hydroxyl groups and THF rings are crucial structural elements for targeting the mitochondria, demonstration with the synthesis of fluorescent squamocin analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos A Susin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Hocquemiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (6), pp.979-82. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00193614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytochemical diversity of wild hops from northern France for potential brewing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Paguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103707, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guttiferones-targeted dereplication integrating LC-HRMS/MS and 13C-NMR data: A comparative metabolomic study of Symphonia globulifera latex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Goncalves de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pakora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103407, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ion mobility mass spectrometry in chemometrics: A new approach to the rapid identification of activity markers in complex mixtures of natural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103800, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacognosy faces new challenges: proposals to combine chemometrics and annotations based on mass spectrometry and NMR for more accurate and faster identification of bioactive natural products in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow, Poland. pp.103076, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of 13C NMR in the annotation of natural products of interest. Examples of strategies currently being developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th France-Brazil meeting on Natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites spécialisés de Cannabis sativa : diversité chimique et bioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique « Cannabis médical : enjeux réglementaires et scientifique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Innovations Agrosanté, Nov 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemometrics and dereplication based on NMR and/or mass spectrometry: a way for natural product chemists to work more efficiently for humanity in a changing world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th France-Brazil meeting on Natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aracaju (Sergipe), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding actives in a haystack faster and more accurately? Proposed workflows combining chemometrics and dereplication based on both MS and 13C NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for actives in a haystack: PAMS merges HRMS²-based molecular networking, chemometrics and 13C NMR-based dereplication approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10+3 ans de la plateforme CORSAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme CORSAIRE (Biogenouest), Jan 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat: A 13C NMR-based dereplication of natural products mixtures as a complementary tool to MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP Virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacognosie : De l'usage ancestral des plantes médicinales aux valorisations actuelles des métabolites secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Innovation du végétal en sante : Les métabolites secondaires des plantes et leur valorisation pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Innovations Agrosanté, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing NPs: screening and identification in mixtures using 13C-NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium: Analytical Chemistry Research &amp; Development and Quality Control of Health Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat: Assistance aux analyses déréplicatives par RMN-13C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Biogenouest « Du phénome au métabolome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of compex mixtures: building a custom search algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du criblage anti-AGEs d’extraits végétaux à des pharmacophores et cibles thérapeutiques potentiels pour prévenir les rejets de greffe d’organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR dereplication of Asian Clusiaceae and Calophyllaceae as promising sources of immunosuppressive PPAPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sow Tein Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Nadia Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Aimi Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Malaysian-French Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Kuala-Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages thérapeutiques des plantes de la famille Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée des Pollinariums sentinelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du criblage anti-AGEs d'extraits végétaux à un actif cosmétique breveté et commercialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges prospectifs entre acteurs académiques et socio-économiques d’Objectif végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages thérapeutiques des plantes du genre Plantago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée des Pollinariums Sentinelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotols and lepidotins: new phenylcoumarins from Mesua lepidota as promising inhibitors of endothelial immune responses and dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. pp.16, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1565368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dereplication and anti-inflammatory screening of Clusiaceae and Calophyllaceae species to novel immunomodulatory coumarins from Mesua lepidota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE natural products : screening and valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets anti-inflammatoire et immunomodulateur de composés polyphénoliques isolés de Clusiaceae et de Calophyllaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et santé : les plantes, de petites usines chimiques au service de notre santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 conférences : Cycle végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and immunomodulatory properties of polyphenolic compounds from Clusiaceae/Calophyllaceae: A focus on coumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd International Congress and Annual Meeting of the Society of Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.P1L3, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1394661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine végétale anti-AGEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antiglycoxidant activities of French organic propolis extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in natural products research 2013 : A young scientists meeting of PSE and ÖPhG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un criblage automatisé d’inhibiteurs de la formation des AGEs applicable aux extraits végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée Inter-régionale de Chimie Moléculaire et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et santé : Médicaments et compléments alimentaires à base de plantes : quelles efficacité, qualité et sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe symposium d’hépatogastroentérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’AGEs sur support solide et caractérisation par fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROVASC project: Identification of natural products able to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale à la Faculté de Pharmacie de Séville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’inhibiteurs des réactions de glycation : du test à la molécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF-BPL 2011 - Les Journées scientifiques de la Société Chimique de France, Section Bretagne - Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVASC : Vers l’identification de produits naturels limitant la dysfonction endothéliale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Inter-régionale de Chimie Moléculaire et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption/ionization on self-assembled monolayer surfaces (DIAMS): a new matrix-free laser desorption/ionization promising for the analysis of vegetal extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bounichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint Meeting of GA, AFERP, ASP, PSE &amp; SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Greece. pp.093, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0028-1084549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glycogen phosphorylase as molecular target for antidiabetic action of Nauclea latifolia Smith fruits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdalgaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), pp.1389, 2019, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from marine sources as inhibitors of advanced glycation end products (AGEs) and collagenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Orfanoudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA) in cooperation with the French Society of Pharmacognosy AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, France. Planta medica, 85 (18), pp.1547, 2019, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3400086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of medicinal plant extracts using a home-made software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), pp.1458, 2019, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from lichens as promising inhibitors of the formation of pentosidine like advanced glycosylation end products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Legouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom algorithm: application to a Garcinia mangostana fruit peel extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the expression of MHC molecules by PPAPs from Garcinia bancana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering on St John’s wort extracts to prevent endothelial dysfunction: a bioconversion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures: predicted vs experimental chemical shifts databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total synthesis and determination of the absolute configuration of Hyperbiphenyl A and B, isolated from the roots of Hypericum perforatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of St John’s wort as sources of polyprenylated acylphloroglucinols to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhague, Denmark. , Planta Medica, 82 (S01), pp.S1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-type propolis components as trapping agents to prevent the formation of Advanced Glycation End-products (AGEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Product Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Planta medica, 82 (01), pp.S01-S381, 2016, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotols and Lepidotins: New Phenylcoumarins from Malaysian Mesua Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. Planta Medica, 81, pp.PM124, 2015, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1565501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of Hypericum perforatum (St John’s wort) as sources of bioactive compounds to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Mezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON "Biodiversité et substances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Calophyllum tetrapterum phytoconstituents in relation with their anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Aliou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON "Biodiversité et sustances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different phytochemical compositions of propolis samples collected in Ivory Coast, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AFERP-STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloroglucinol : a simple core for new anti-AGEs derivatives - synthesis, anti-AGEs activity and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Bodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE bioguided fractionation and dereplication study of Calophyllum wallichianum stem bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Hadib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e reuniόn internacional de investigaciόn en productos naturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Merida, Mexico. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE algerian vegetal extracts. Phytochemical study of Bupleurum lancifolium (Apiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Abha, Saudi Arabia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of anti-AGE properties and dereplication of extracts from algerian medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New anti-AGE compounds from Mammea neurophylla (Calophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Products Utilization: From Plants to Pharmacy Shelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bansko, Bulgaria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Algerian medicinal plants according to a screening of their anti-AGEs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering on Mammea neurophylla extract to improve anti-AGEs potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Clusiaceae and Calophyllaceae extracts based on dereplication and anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brussels, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage d’extraits de plantes malaisiennes : étude phytochimique et évaluation des propriétés anti-inflammatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les docteurs : acteurs de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Angers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs phloroglucinol derivatives. Synthesis, anti-AGEs and vaso-activity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2012 - Interfacing Chemical Biology and Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of coumarins in DCM bark, leaf and fruit extracts from Mammea neurophylla (Calophyllaceae) by LC-PDA-MSn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Freuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research on Global Change, Natural Products and Human Health/8th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New-York, United States. Planta Medica, 78 (11), p. 1260, 2012, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ages activity screening of molecules isolated from Tanzanian clusiaceous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatto Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mbwambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research on Global Change, Natural Products and Human Health/8th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New-York, États-Unis. Planta Medica, 78 (11), pp.1227 - 1228, 2012, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzophenone derivatives : From natural source to synthetic one. Synthesis and anti-AGEs activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. N’stiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement par chromatographie de partage centrifuge (CPC) des métabolites secondaires de l’extrait acétate d’éthyle des fleurs de Senecio giganteus Desf. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Journée Jeunes chercheurs de la Société de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of AGEs in heterogeneous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and purification of anti-AGEs products from methanolic bark extract of Mammea neurophylla using bioguided fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de métabolites secondaires anti-oxydants et anti-AGEs à partir d’un extrait DCM d’écorce de Mammea neurophylla (Schltr.) Kosterm par criblage bioguidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM - Végétal, Environnement, Nutrition, Agroalimentaire, Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage bioguidé de métabolites secondaires anti-AGEs des feuilles de Calophyllum flavo-ramulum (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées internationales de l’AFERP - Association francophone pour l'enseignement et le recherche en pharmacognosie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 96-wells plate screening in supporting phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e rencontres européennes du groupement des pharmacochimistes de l’arc atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mont Saint Aignan, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-AGEs testing of phloroglucinol derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e rencontres européennes du groupement des pharmacochimistes de l’arc atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mont Saint Aignan, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation d’un test de criblage en plaque 96 puits pour l’identification d’inhibiteurs des AGEs : application au criblage d’une petite chimiothèque de produits naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journée Jeunes chercheurs de la Société de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d‟une nouvelle méthode de criblage sur support solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical behavior of 4-methylumbelliferone’s SAM’s on different substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecMol'10 - 5th International Conference on Molecular Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3-phenyl-prop-2-enoic acid esters from papaya as biodegradable anti-scaling agents to inhibit formation of limestone deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 3072088 A1 20190412. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-glycation agent comprising a Garcinia kola extract or fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Non spécifié. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de santé à base de plantes en cas de stress ou troubles du sommeil : Les référencer sur des bases rationnelles, réglementaires et environnementales. La Revue Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.45-51 (n°229)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Derbré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Derbré is a scientist in the field of natural products (NPs) and a trained pharmacist. After graduating from The School of Pharmacy in Angers in 2002, she obtained a PhD thesis in chemistry of NPs under the supervision of Pr. Erwan Poupon and Pr. Reynald Hocquemiller in 2006 at the Paris 11 University. Subsequently she worked as a post-doctoral fellow at the French Alternative Energies and Atomic Energy Commission (Commissariat à l'énergie atomique et aux énergies alternatives, CEA Saclay, France) together with Yves Ambroise in the laboratory directed by Charles Mioskowski and Bernard Rousseau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2007, she was recruited as an assistant professor of pharmacognosy by the University of Angers, School of Pharmacy, and joined the SONAS laboratory, directed by Pr Pascal Richomme (2007-2022) and Pr David Guilet (2023-). Her fields of interest relate to NPs chemistry and biological activities with special focus on the extraction, purification and structural determination of bio-active NPs from tropical endemic Clusiaceous and Calophyllaceous species. Another main focus of her research is the semisynthesis on crude vegetal extracts from more common and available plants. She also developed an automated anti-AGE screening assay facilitating a rapid evaluation of NPs and extracts for potential cosmetic and therapeutic applications (prevention of cardiovascular events and graft rejections).She is also very involved in the development of new methods for the rapid identification of active molecules in complex matrices based on mass spectrometry (LDI-HRMS; UPLC-HRMS) and 13C NMR. In the field, with her team, she recently developed a free available software, namely MixONat (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sourceforge.net/projects/mixonat/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), to decipher complex mixtures based on 13C-NMR spectra. If you need help to install the software and/or require ad hoc databases, feel free to contact her.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted isolation and identification of isoquinoline alkaloids from Xylopia ferruginea bark with anti Aβ-induced paralysis activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Azirah Mohd Nawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazrina Hazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sook Yee Liew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Nadia Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.107040. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2025.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemometric analysis of HPTLC data and 13C NMR-based dereplication for the chemotaxonomic investigation of Clusia spp. from the Yucatecan flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Abril Cordero-Riande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Monforte-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Echevarria-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Herbert-Doctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1759, pp.466255. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ionization coupled to trapped ion mobility mass spectrometry: An innovative approach for isomer differentiation and molecular network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127626. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR-Based Chemometrics and 13C-NMR Dereplication Analysis Applied to the Bioprospecting of the Yucatecan Flora: Identification of 3-O-Acetyl-Ceanotic Acid as an Inhibitor of Bacterial Virulence Factors from Colubrina yucatanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricarmen Corona-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Hernández-Bolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naybi Muñoz-Cázares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Claudia Peña-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Farmacognosia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43450-024-00603-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and emerging tools and strategies for the identification of bioactive natural products in complex mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (11), pp.1766-1786. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NP00006D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Actives in the Haystack: Merging HRMS 2 -Based Molecular Networking, Chemometrics, and 13 C NMR-Based Dereplication Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (10), pp.2398-2407. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR-based dereplication analysis of cytotoxic styryl lactones from Goniothalamus giganteus against OSCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Nor Aisyah Abd Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syarifah Nur Syed Abdul Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Fah Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wah Bryan Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1308, pp.138245. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 C NMR dereplication-assisted isolation of bioactive polyphenolic metabolites from Clusia flava Jacq.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Peña-Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (7), pp.1089-1098. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2022.2130917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of propolis samples collected in various areas of Benin and Congo: Chromatographic profiling and chemical characterization guided by &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR dereplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Azonwade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar B Mabanza‐banza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.461 - 475. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.3227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ionization assisted by 13C NMR dereplication: A complementary approach to LC-MS2 based chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123998. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoestrogens and Breast Cancer: Should French Recommendations Evolve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.6163. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14246163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical constituents of Antidesma bunius aerial parts and the anti-AGEs activity of selected compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.113300. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13 C‐NMR dereplication to aid in the identification of xanthones present in the stem bark extract of Calophyllum brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fernanda Silva‐castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlina García‐sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.1102-1109. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.3051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR Dereplication Using MixONat Software: A Practical Guide to Decipher Natural Products Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1470-0446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusia suborbicularis is not a synonym of Clusia flava : Molecular and metabolomic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Herbert-Doctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dzib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Edward Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomé Humberto Chi-Manzanero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondy Beatriz Canto-Canché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (6), pp.1229-1238. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Configuration of Mycosporine-Like Amino Acids, Their Wound Healing Properties and In Vitro Anti-Aging Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Orfanoudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting MHC Regulation Using Polycyclic Polyprenylated Acylphloroglucinols Isolated from Garcinia bancana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1266), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10091266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti‐AGEs activity of poplar‐type propolis: mechanism of action of main phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Shahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat, a Software for the Dereplication of Mixtures Based on 13 C NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (13), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytothérapie et troubles urogénitaux, sélectionner des produits efficaces et sûrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (588), pp.38-42. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesua sp.: chemical aspects and pharmacological relevance of prenylated polyphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-018-9594-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents From Endiandra kingiana (Lauraceae) as Potential Inhibitors for Dengue Type 2 NS2B/NS3 Serine Protease and its Molecular Docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maywan Hariono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haslinda Mohd Salleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soon-Lim Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liew Sook Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X19861014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senecipyrrolidine, an unusual pyrrolidine alkaloid isolated from Jacobaea gigantea (Desf.) Pelser (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (15), pp.2182-2191. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of Garcinia extracts: Predicted chemical shifts as reliable databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from lichen as potent inhibitors of advanced glycation end products and vasodilative agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.182-188. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional Insights into Hypericum perforatum Content: Isolation, Total Synthesis, and Absolute Configuration of Hyperbiphenyls A and B from Immunomodulatory Root Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Mezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (8), pp.1850-1859. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02157665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new triterpenoid saponins from the leaves of Bupleurum lancifolium ( Apiaceae )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (19), pp.2286-2293. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2017.1324960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of Blackstonia grandiflora extracts on the formation of advanced glycation end products (AGEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der pharma chemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer des solutions efficaces et sûres en phytothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (557), pp.47-53. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein : recommandations sur l’usage de la phytothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chabosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (552), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenylated polyphenols from Clusiaceae and Calophyllaceae with immunomodulatory activity on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0167361. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Advanced glycation end-product and free radical scavenging activity of plants from the yucatecan flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy del C Dzib-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Escalante-Erosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlina Garcia-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacognosy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.276-280. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/0974-8490.188883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac protective effects of Moringa oleifera seeds in spontaneous hypertensive rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Randriamboavonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Loirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (7), pp.873-881. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajh/hpw001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid glycosides from Periploca laevigata (Asclepiadaceae) from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïssaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mekkiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der pharma chemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of St John's wort as sources of polyprenylated acylphloroglucinols to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotol A from Mesua lepidota inhibits inflammatory and immune mediators in human endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (9), pp.2187-2197. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Minor Benzoylated 4-Phenylcoumarins from a Mammea neurophylla Bark Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (10), pp.17735-17746. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules201017735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cardiovascular effects of salidroside in the Goto-Kakizaki diabetic rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Fajloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauquelin-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la phytothérapie dans la prise en charge des troubles du sommeil des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Mammea neurophylla metabolites to isolate original 4-phenylcoumarins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Freuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des thérapeutiques complémentaires et alternatives dans les dermatites atopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer les solutions de phytothérapie adaptées pour combattre les troubles du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (541), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-AGEs Activities of a French Poplar Type Propolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.1344 - 1351. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf4053397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge officinale de la dermatite atopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534, Suppl.), pp.4-11. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dermatite atopique : quelques généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534, Suppl.), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced glycation inhibition and protection against endothelial dysfunction induced by coumarins and procyanidins from Mammea neurophylla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des compléments alimentaires à base de plantes dans le régime amaigrissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Geneslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (536), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatite atopique et éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des vomissements, diarrhées et constipation par les thérapeutiques complémentaires et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined anti-AGEs and antioxidant activities of different solvent extracts of Solanum elaeagnifolium Cav. (Solanaceae) fruits during ripening and related to their phytochemical compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejri Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCLI Journal : Experimental and Clinical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.1029-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds with anti-AGEs activity from three Clusiaceae plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mbwambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.1336-1344. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJMP/2014/10812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapeutiques alternatives proposées aux seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (528), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning a 96-Well Microtiter Plate Fluorescence-Based Assay to Identify AGE Inhibitors in Crude Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (11), pp.14320 - 14339. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules181114320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des huiles essentielles dans les angines à Streptococcus pyogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sfeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (530), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Self-Assembled Monolayers of Umbelliferone: A Relationship between Contact Angle and Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (33), pp.10423-10431. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la401536p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antibacterial Activity of Essential Oils against Streptococcus pyogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, Article ID 269161, 9 p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/269161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative des dyspepsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (527), pp.52-55. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity and chemical constituents of Warionia saharae Benth. & Coss. (Compositae) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ameddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mekkiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medicinal and Aromatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.509-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des thérapeutiques alternatives pour un voyage réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (517), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71337-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sportives, quels conseils en homéopathie et phytothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (512), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71129-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la ménopause par les thérapeutiques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fraizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (514), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71262-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided fractionation and isolation of natural inhibitors of advanced glycation end-products (AGEs) from Calophyllum flavoramulum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la phytothérapie dans la prise en charge des pleurs incessants du nourrisson en cas d’inconfort digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 234, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative des douleurs articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (521), pp.38-41. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71239-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of naphthoic acid derivatives as fluorescent probes to screen advanced glycation end-products breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (21), pp.6716 - 6720. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.08.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de prise en charge de quelques symptômes du sevrage tabagique par les thérapeutiques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (515), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller les thérapeutiques alternatives dans le cadre de la préparation aux examens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (506), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70971-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative de la migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (504), pp.46-48. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70913-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les petits maux de l’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (502), pp.48-52. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70860-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soulager les petits “bobos” des enfants par les thérapeutiques alternatives (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (510), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71078-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soulager les petits “bobos” des enfants par les thérapeutiques alternatives (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (509), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71051-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating a 96-well microtiter plate assay for advanced glycation end-products inhibitors or inducers identification: application to the screening of a small natural compounds library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 398 (4), pp.1747-1758. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4065-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments alimentaires, un marché qui a le vent en poupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (22), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des thérapeutiques alternatives dans la prise en charge des allergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (497), pp.46-48. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70728-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment venir à bout des mycoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (495), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d’horizon des compléments alimentaires à base de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (496), pp.20-31. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70694-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (9), pp.6476-6484. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments, compléments alimentaires, alicaments ou nutraceutiques, comment y voir clair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (496), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70693-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrochalcones: Implication in resistance to oxidative stress and bioactivities against advanced glycation end-products and vasoconstriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loufrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (4), pp.443 - 52. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des petits bobos de bébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (501), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast counter current chromatography of n-butanolic fraction from Senecio giganteus (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.1357 - 1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical study and biological evaluation of the stem of Derris ferruginea Bentham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly cytotoxic and neurotoxic acetogenins of the Annonaceae: New putative biological targets of squamocin detected by activity-based protein profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.09.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis and screening of a small library of pro-apoptotic squamocin analogues: selection and study of a benzoquinone hybrid with an improved biological profile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.118-29. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.200500011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00165688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annonaceous acetogenins: the hydroxyl groups and THF rings are crucial structural elements for targeting the mitochondria, demonstration with the synthesis of fluorescent squamocin analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos A Susin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Hocquemiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (6), pp.979-82. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00193614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guttiferones-targeted dereplication integrating LC-HRMS/MS and 13C-NMR data: A comparative metabolomic study of Symphonia globulifera latex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Goncalves de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pakora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103407, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ion mobility mass spectrometry in chemometrics: A new approach to the rapid identification of activity markers in complex mixtures of natural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103800, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytochemical diversity of wild hops from northern France for potential brewing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Paguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103707, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacognosy faces new challenges: proposals to combine chemometrics and annotations based on mass spectrometry and NMR for more accurate and faster identification of bioactive natural products in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow, Poland. pp.103076, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of 13C NMR in the annotation of natural products of interest. Examples of strategies currently being developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th France-Brazil meeting on Natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites spécialisés de Cannabis sativa : diversité chimique et bioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique « Cannabis médical : enjeux réglementaires et scientifique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Innovations Agrosanté, Nov 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemometrics and dereplication based on NMR and/or mass spectrometry: a way for natural product chemists to work more efficiently for humanity in a changing world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th France-Brazil meeting on Natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aracaju (Sergipe), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding actives in a haystack faster and more accurately? Proposed workflows combining chemometrics and dereplication based on both MS and 13C NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for actives in a haystack: PAMS merges HRMS²-based molecular networking, chemometrics and 13C NMR-based dereplication approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10+3 ans de la plateforme CORSAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme CORSAIRE (Biogenouest), Jan 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat: A 13C NMR-based dereplication of natural products mixtures as a complementary tool to MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP Virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacognosie : De l'usage ancestral des plantes médicinales aux valorisations actuelles des métabolites secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Innovation du végétal en sante : Les métabolites secondaires des plantes et leur valorisation pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Innovations Agrosanté, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing NPs: screening and identification in mixtures using 13C-NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium: Analytical Chemistry Research &amp; Development and Quality Control of Health Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat: Assistance aux analyses déréplicatives par RMN-13C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Biogenouest « Du phénome au métabolome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of compex mixtures: building a custom search algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR dereplication of Asian Clusiaceae and Calophyllaceae as promising sources of immunosuppressive PPAPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sow Tein Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Nadia Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Aimi Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Malaysian-French Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Kuala-Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du criblage anti-AGEs d’extraits végétaux à des pharmacophores et cibles thérapeutiques potentiels pour prévenir les rejets de greffe d’organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages thérapeutiques des plantes de la famille Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée des Pollinariums sentinelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages thérapeutiques des plantes du genre Plantago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée des Pollinariums Sentinelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du criblage anti-AGEs d'extraits végétaux à un actif cosmétique breveté et commercialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges prospectifs entre acteurs académiques et socio-économiques d’Objectif végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotols and lepidotins: new phenylcoumarins from Mesua lepidota as promising inhibitors of endothelial immune responses and dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. pp.16, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1565368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets anti-inflammatoire et immunomodulateur de composés polyphénoliques isolés de Clusiaceae et de Calophyllaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et santé : les plantes, de petites usines chimiques au service de notre santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 conférences : Cycle végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and immunomodulatory properties of polyphenolic compounds from Clusiaceae/Calophyllaceae: A focus on coumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd International Congress and Annual Meeting of the Society of Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.P1L3, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1394661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine végétale anti-AGEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE natural products : screening and valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dereplication and anti-inflammatory screening of Clusiaceae and Calophyllaceae species to novel immunomodulatory coumarins from Mesua lepidota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antiglycoxidant activities of French organic propolis extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in natural products research 2013 : A young scientists meeting of PSE and ÖPhG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un criblage automatisé d’inhibiteurs de la formation des AGEs applicable aux extraits végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée Inter-régionale de Chimie Moléculaire et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROVASC project: Identification of natural products able to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale à la Faculté de Pharmacie de Séville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’AGEs sur support solide et caractérisation par fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’inhibiteurs des réactions de glycation : du test à la molécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF-BPL 2011 - Les Journées scientifiques de la Société Chimique de France, Section Bretagne - Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et santé : Médicaments et compléments alimentaires à base de plantes : quelles efficacité, qualité et sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe symposium d’hépatogastroentérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVASC : Vers l’identification de produits naturels limitant la dysfonction endothéliale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Inter-régionale de Chimie Moléculaire et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption/ionization on self-assembled monolayer surfaces (DIAMS): a new matrix-free laser desorption/ionization promising for the analysis of vegetal extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bounichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint Meeting of GA, AFERP, ASP, PSE &amp; SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Greece. pp.093, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0028-1084549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glycogen phosphorylase as molecular target for antidiabetic action of Nauclea latifolia Smith fruits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdalgaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), pp.1389, 2019, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from marine sources as inhibitors of advanced glycation end products (AGEs) and collagenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Orfanoudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA) in cooperation with the French Society of Pharmacognosy AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, France. Planta medica, 85 (18), pp.1547, 2019, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3400086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of medicinal plant extracts using a home-made software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), pp.1458, 2019, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom algorithm: application to a Garcinia mangostana fruit peel extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from lichens as promising inhibitors of the formation of pentosidine like advanced glycosylation end products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Legouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures: predicted vs experimental chemical shifts databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering on St John’s wort extracts to prevent endothelial dysfunction: a bioconversion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total synthesis and determination of the absolute configuration of Hyperbiphenyl A and B, isolated from the roots of Hypericum perforatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the expression of MHC molecules by PPAPs from Garcinia bancana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of St John’s wort as sources of polyprenylated acylphloroglucinols to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhague, Denmark. , Planta Medica, 82 (S01), pp.S1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-type propolis components as trapping agents to prevent the formation of Advanced Glycation End-products (AGEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Product Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Planta medica, 82 (01), pp.S01-S381, 2016, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of Hypericum perforatum (St John’s wort) as sources of bioactive compounds to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Mezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON "Biodiversité et substances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Calophyllum tetrapterum phytoconstituents in relation with their anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Aliou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON "Biodiversité et sustances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different phytochemical compositions of propolis samples collected in Ivory Coast, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AFERP-STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotols and Lepidotins: New Phenylcoumarins from Malaysian Mesua Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. Planta Medica, 81, pp.PM124, 2015, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1565501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE bioguided fractionation and dereplication study of Calophyllum wallichianum stem bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Hadib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e reuniόn internacional de investigaciόn en productos naturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Merida, Mexico. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE algerian vegetal extracts. Phytochemical study of Bupleurum lancifolium (Apiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Abha, Saudi Arabia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of anti-AGE properties and dereplication of extracts from algerian medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloroglucinol : a simple core for new anti-AGEs derivatives - synthesis, anti-AGEs activity and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Bodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Algerian medicinal plants according to a screening of their anti-AGEs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New anti-AGE compounds from Mammea neurophylla (Calophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Products Utilization: From Plants to Pharmacy Shelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bansko, Bulgaria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering on Mammea neurophylla extract to improve anti-AGEs potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Clusiaceae and Calophyllaceae extracts based on dereplication and anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brussels, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage d’extraits de plantes malaisiennes : étude phytochimique et évaluation des propriétés anti-inflammatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les docteurs : acteurs de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Angers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of coumarins in DCM bark, leaf and fruit extracts from Mammea neurophylla (Calophyllaceae) by LC-PDA-MSn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Freuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research on Global Change, Natural Products and Human Health/8th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New-York, United States. Planta Medica, 78 (11), p. 1260, 2012, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ages activity screening of molecules isolated from Tanzanian clusiaceous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatto Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mbwambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research on Global Change, Natural Products and Human Health/8th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New-York, États-Unis. Planta Medica, 78 (11), pp.1227 - 1228, 2012, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs phloroglucinol derivatives. Synthesis, anti-AGEs and vaso-activity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2012 - Interfacing Chemical Biology and Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement par chromatographie de partage centrifuge (CPC) des métabolites secondaires de l’extrait acétate d’éthyle des fleurs de Senecio giganteus Desf. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Journée Jeunes chercheurs de la Société de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of AGEs in heterogeneous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzophenone derivatives : From natural source to synthetic one. Synthesis and anti-AGEs activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. N’stiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and purification of anti-AGEs products from methanolic bark extract of Mammea neurophylla using bioguided fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de métabolites secondaires anti-oxydants et anti-AGEs à partir d’un extrait DCM d’écorce de Mammea neurophylla (Schltr.) Kosterm par criblage bioguidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM - Végétal, Environnement, Nutrition, Agroalimentaire, Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-AGEs testing of phloroglucinol derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e rencontres européennes du groupement des pharmacochimistes de l’arc atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mont Saint Aignan, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation d’un test de criblage en plaque 96 puits pour l’identification d’inhibiteurs des AGEs : application au criblage d’une petite chimiothèque de produits naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journée Jeunes chercheurs de la Société de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d‟une nouvelle méthode de criblage sur support solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical behavior of 4-methylumbelliferone’s SAM’s on different substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecMol'10 - 5th International Conference on Molecular Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage bioguidé de métabolites secondaires anti-AGEs des feuilles de Calophyllum flavo-ramulum (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées internationales de l’AFERP - Association francophone pour l'enseignement et le recherche en pharmacognosie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 96-wells plate screening in supporting phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e rencontres européennes du groupement des pharmacochimistes de l’arc atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mont Saint Aignan, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3-phenyl-prop-2-enoic acid esters from papaya as biodegradable anti-scaling agents to inhibit formation of limestone deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 3072088 A1 20190412. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-glycation agent comprising a Garcinia kola extract or fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Non spécifié. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de santé à base de plantes en cas de stress ou troubles du sommeil : Les référencer sur des bases rationnelles, réglementaires et environnementales. La Revue Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.45-51 (n°229)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceforge.net/projects/mixonat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439388v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Azirah Mohd Nawi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazrina Hazni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Yee Liew" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazreen Nadia Sulaiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.107040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05347034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abril Cordero-Riande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Monforte-Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Echevarria-Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Herbert-Doctor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Corona-V&#225;zquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Hern&#225;ndez-Bolio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naybi Mu&#241;oz-C&#225;zares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Claudia Pe&#241;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43450-024-00603-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00006D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nor Aisyah Abd Rahman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syarifah Nur Syed Abdul Rahman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Fah Yap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wah Bryan Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2130917" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123998" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Azonwade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar B Mabanza&#8208;banza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Le Ray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mauny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03786700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Alilou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fernanda Silva&#8208;castro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlina Garc&#237;a&#8208;sosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03220850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1470-0446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03787989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dzib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Edward Hammel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Humberto Chi-Manzanero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondy Beatriz Canto-Canch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12590" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02434988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Orfanoudaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hartmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelbrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Planchenault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02930094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Coste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091266" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Christine Aumond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14284" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435027v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Mezache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Laouer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493584" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435022v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-018-9594-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02885481v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02434991v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazreen Sulaiman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maywan Hariono" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haslinda Mohd Salleh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Lim Chong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Sook Yee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X19861014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Medjroubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1324960" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mezhoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mekkiou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Corlay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596777" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2016.04.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521257v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belfadel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Seguin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388821v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chabosseau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2015.11.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy del C Dzib-Guerra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Escalante-Erosa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlina Garcia-Sosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-8490.188883" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167361" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Randriamboavonjy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajh/hpw001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391951v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules201017735" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alameddine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fajloun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yuan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pabois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00222" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521269v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.11.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTFDFKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magadula" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mbwambo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJMP/2014/10812" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejri Houda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Tlili" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.10.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247673v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aumond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4053397" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geneslay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.02.030" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247884v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.022" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247913v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stalder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059141v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#233;ny" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2014.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P2VK5LZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247891v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stalder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.023" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Leclerc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.01.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.03.023" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247883v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sfeir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.09.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTHQ3Q5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247889v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.06.017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247638v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;ro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules181114320" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02541529v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401536p" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247447v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/269161" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247851v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameddah" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boumaza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71337-X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71129-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740990v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ferchichi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mahmood" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P38TNLW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247927v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fraizier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71262-4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247911v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71239-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.08.092" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247934v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71286-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71051-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70971-5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247912v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lamassiaude-Peyramaure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70913-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247922v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70860-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247877v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71078-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247932v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70832-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247915v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70678-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247920v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70694-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389234v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelleray" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coulon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4065-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B11A20AB6550F03298D98026ED9BEEA5CF16E93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247921v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247910v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70728-X" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.11.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247930v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70693-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247510v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234497" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348099v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.09.091" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZ0S91W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00165688v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Garofano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200500011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG6N4FDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193614v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A Susin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Hocquemiller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400396" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVX8VX7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05339301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bildstein" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103707" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415509v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hozain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Goncalves de Oliveira Junior" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dugay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pakora" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103407" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103800" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415514v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103076" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430449v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430458v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430468v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871207v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863586v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521263v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871154v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521258v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Tein Leong" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Aimi Othman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521262v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871212v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521273v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393857v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565368" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247832v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247835v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247856v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247892v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247828v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394661" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247829v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247880v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247830v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247887v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247826v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247876v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287476v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247635v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounichou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084549" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862114v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdalgaffar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalid" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399633" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02767862v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3400086" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862124v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399821" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521264v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521260v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521253v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521256v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521282v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferencemanager.dk/JointNaturalProductsConference2016/home.html" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596291" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521265v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565501" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521279v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521275v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Balde" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521272v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247874v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baglin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247879v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hadib" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247885v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247872v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247890v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247875v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Belfadel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247873v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Le Gall" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247834v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247893v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247871v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cunha" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247438v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321213" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247448v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatto Julia" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321060" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247929v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#8217;stiba" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287463v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247924v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247917v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247918v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247928v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247916v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Terrien" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247919v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247639v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247825v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866778v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binachon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejoie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Boulmane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287481v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497598v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceforge.net/projects/mixonat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439388v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Azirah Mohd Nawi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazrina Hazni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Yee Liew" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazreen Nadia Sulaiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.107040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05347034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abril Cordero-Riande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Monforte-Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Echevarria-Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Herbert-Doctor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Corona-V&#225;zquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Hern&#225;ndez-Bolio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naybi Mu&#241;oz-C&#225;zares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Claudia Pe&#241;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43450-024-00603-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00006D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nor Aisyah Abd Rahman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syarifah Nur Syed Abdul Rahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Fah Yap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wah Bryan Lim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138245" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2130917" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Azonwade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar B Mabanza&#8208;banza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Le Ray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mauny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03786700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Alilou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fernanda Silva&#8208;castro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlina Garc&#237;a&#8208;sosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03220850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1470-0446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03787989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dzib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Edward Hammel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Humberto Chi-Manzanero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondy Beatriz Canto-Canch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12590" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02434988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Orfanoudaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hartmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelbrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Planchenault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02930094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Coste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091266" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Christine Aumond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14284" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02885481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-018-9594-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02434991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazreen Sulaiman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maywan Hariono" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haslinda Mohd Salleh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Lim Chong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Sook Yee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X19861014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Mezache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Laouer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493584" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Medjroubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1324960" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belfadel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Seguin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2016.04.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chabosseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2015.11.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167361" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy del C Dzib-Guerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Escalante-Erosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlina Garcia-Sosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-8490.188883" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Randriamboavonjy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajh/hpw001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mezhoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mekkiou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Corlay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596777" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pabois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00222" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules201017735" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alameddine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fajloun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yuan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521269v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.11.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTFDFKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247839v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.10.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247673v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aumond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4053397" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stalder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stalder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#233;ny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2014.04.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P2VK5LZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247881v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geneslay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.02.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.01.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejri Houda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Tlili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magadula" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mbwambo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJMP/2014/10812" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.06.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;ro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules181114320" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sfeir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.09.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTHQ3Q5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02541529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401536p" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/269161" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.03.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameddah" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boumaza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71337-X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71129-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fraizier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71262-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740990v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ferchichi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mahmood" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P38TNLW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247911v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71239-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.08.092" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247934v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71286-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247925v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70971-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lamassiaude-Peyramaure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70913-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70860-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247877v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71078-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247926v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71051-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelleray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coulon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4065-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B11A20AB6550F03298D98026ED9BEEA5CF16E93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247921v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70728-X" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247915v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70678-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247920v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70694-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70693-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.11.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70832-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247510v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234497" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348099v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.09.091" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZ0S91W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00165688v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Garofano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200500011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG6N4FDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193614v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A Susin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Hocquemiller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400396" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVX8VX7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415509v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hozain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Goncalves de Oliveira Junior" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dugay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pakora" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103407" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415507v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103800" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05339301v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bildstein" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103707" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415514v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103076" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430449v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430458v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430468v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871207v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863586v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521263v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521258v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Tein Leong" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Aimi Othman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871154v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521262v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521273v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871212v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393857v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565368" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247856v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247892v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247828v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394661" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247835v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247832v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247880v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247830v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247876v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247826v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287476v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247887v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247635v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounichou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084549" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862114v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdalgaffar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalid" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399633" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02767862v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3400086" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862124v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399821" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521260v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521264v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521256v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521253v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521282v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferencemanager.dk/JointNaturalProductsConference2016/home.html" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596291" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521279v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521275v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Balde" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521272v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521265v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565501" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247879v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hadib" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247885v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247872v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247874v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baglin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247875v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Belfadel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247890v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247873v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Le Gall" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247834v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247893v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247438v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321213" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247448v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatto Julia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321060" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247871v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cunha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247933v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287463v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247929v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#8217;stiba" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247924v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247917v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247916v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Terrien" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247919v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247825v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247918v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247928v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866778v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binachon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejoie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Boulmane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287481v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497598v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>