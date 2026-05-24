--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Derbré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Derbré is a scientist in the field of natural products (NPs) and a trained pharmacist. After graduating from The School of Pharmacy in Angers in 2002, she obtained a PhD thesis in chemistry of NPs under the supervision of Pr. Erwan Poupon and Pr. Reynald Hocquemiller in 2006 at the Paris 11 University. Subsequently she worked as a post-doctoral fellow at the French Alternative Energies and Atomic Energy Commission (Commissariat à l'énergie atomique et aux énergies alternatives, CEA Saclay, France) together with Yves Ambroise in the laboratory directed by Charles Mioskowski and Bernard Rousseau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2007, she was recruited as an assistant professor of pharmacognosy by the University of Angers, School of Pharmacy, and joined the SONAS laboratory, directed by Pr Pascal Richomme (2007-2022) and Pr David Guilet (2023-). Her fields of interest relate to NPs chemistry and biological activities with special focus on the extraction, purification and structural determination of bio-active NPs from tropical endemic Clusiaceous and Calophyllaceous species. Another main focus of her research is the semisynthesis on crude vegetal extracts from more common and available plants. She also developed an automated anti-AGE screening assay facilitating a rapid evaluation of NPs and extracts for potential cosmetic and therapeutic applications (prevention of cardiovascular events and graft rejections).She is also very involved in the development of new methods for the rapid identification of active molecules in complex matrices based on mass spectrometry (LDI-HRMS; UPLC-HRMS) and 13C NMR. In the field, with her team, she recently developed a free available software, namely MixONat (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sourceforge.net/projects/mixonat/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), to decipher complex mixtures based on 13C-NMR spectra. If you need help to install the software and/or require ad hoc databases, feel free to contact her.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted isolation and identification of isoquinoline alkaloids from Xylopia ferruginea bark with anti Aβ-induced paralysis activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Azirah Mohd Nawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazrina Hazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sook Yee Liew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Nadia Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.107040. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2025.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemometric analysis of HPTLC data and 13C NMR-based dereplication for the chemotaxonomic investigation of Clusia spp. from the Yucatecan flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Abril Cordero-Riande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Monforte-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Echevarria-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Herbert-Doctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1759, pp.466255. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ionization coupled to trapped ion mobility mass spectrometry: An innovative approach for isomer differentiation and molecular network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127626. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR-Based Chemometrics and 13C-NMR Dereplication Analysis Applied to the Bioprospecting of the Yucatecan Flora: Identification of 3-O-Acetyl-Ceanotic Acid as an Inhibitor of Bacterial Virulence Factors from Colubrina yucatanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricarmen Corona-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Hernández-Bolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naybi Muñoz-Cázares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Claudia Peña-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Farmacognosia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43450-024-00603-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and emerging tools and strategies for the identification of bioactive natural products in complex mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (11), pp.1766-1786. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NP00006D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Actives in the Haystack: Merging HRMS 2 -Based Molecular Networking, Chemometrics, and 13 C NMR-Based Dereplication Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (10), pp.2398-2407. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR-based dereplication analysis of cytotoxic styryl lactones from Goniothalamus giganteus against OSCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Nor Aisyah Abd Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syarifah Nur Syed Abdul Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Fah Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wah Bryan Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1308, pp.138245. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 C NMR dereplication-assisted isolation of bioactive polyphenolic metabolites from Clusia flava Jacq.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Peña-Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (7), pp.1089-1098. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2022.2130917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of propolis samples collected in various areas of Benin and Congo: Chromatographic profiling and chemical characterization guided by &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR dereplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Azonwade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar B Mabanza‐banza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.461 - 475. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.3227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ionization assisted by 13C NMR dereplication: A complementary approach to LC-MS2 based chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123998. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoestrogens and Breast Cancer: Should French Recommendations Evolve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.6163. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14246163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical constituents of Antidesma bunius aerial parts and the anti-AGEs activity of selected compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.113300. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13 C‐NMR dereplication to aid in the identification of xanthones present in the stem bark extract of Calophyllum brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fernanda Silva‐castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlina García‐sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.1102-1109. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.3051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR Dereplication Using MixONat Software: A Practical Guide to Decipher Natural Products Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1470-0446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusia suborbicularis is not a synonym of Clusia flava : Molecular and metabolomic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Herbert-Doctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dzib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Edward Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomé Humberto Chi-Manzanero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondy Beatriz Canto-Canché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (6), pp.1229-1238. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Configuration of Mycosporine-Like Amino Acids, Their Wound Healing Properties and In Vitro Anti-Aging Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Orfanoudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting MHC Regulation Using Polycyclic Polyprenylated Acylphloroglucinols Isolated from Garcinia bancana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1266), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10091266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti‐AGEs activity of poplar‐type propolis: mechanism of action of main phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Shahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat, a Software for the Dereplication of Mixtures Based on 13 C NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (13), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytothérapie et troubles urogénitaux, sélectionner des produits efficaces et sûrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (588), pp.38-42. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesua sp.: chemical aspects and pharmacological relevance of prenylated polyphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-018-9594-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents From Endiandra kingiana (Lauraceae) as Potential Inhibitors for Dengue Type 2 NS2B/NS3 Serine Protease and its Molecular Docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maywan Hariono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haslinda Mohd Salleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soon-Lim Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liew Sook Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X19861014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senecipyrrolidine, an unusual pyrrolidine alkaloid isolated from Jacobaea gigantea (Desf.) Pelser (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (15), pp.2182-2191. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of Garcinia extracts: Predicted chemical shifts as reliable databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from lichen as potent inhibitors of advanced glycation end products and vasodilative agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.182-188. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional Insights into Hypericum perforatum Content: Isolation, Total Synthesis, and Absolute Configuration of Hyperbiphenyls A and B from Immunomodulatory Root Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Mezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (8), pp.1850-1859. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02157665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new triterpenoid saponins from the leaves of Bupleurum lancifolium ( Apiaceae )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (19), pp.2286-2293. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2017.1324960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of Blackstonia grandiflora extracts on the formation of advanced glycation end products (AGEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der pharma chemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer des solutions efficaces et sûres en phytothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (557), pp.47-53. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein : recommandations sur l’usage de la phytothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chabosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (552), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenylated polyphenols from Clusiaceae and Calophyllaceae with immunomodulatory activity on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0167361. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Advanced glycation end-product and free radical scavenging activity of plants from the yucatecan flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy del C Dzib-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Escalante-Erosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlina Garcia-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacognosy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.276-280. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/0974-8490.188883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac protective effects of Moringa oleifera seeds in spontaneous hypertensive rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Randriamboavonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Loirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (7), pp.873-881. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajh/hpw001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid glycosides from Periploca laevigata (Asclepiadaceae) from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïssaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mekkiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der pharma chemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of St John's wort as sources of polyprenylated acylphloroglucinols to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotol A from Mesua lepidota inhibits inflammatory and immune mediators in human endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (9), pp.2187-2197. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Minor Benzoylated 4-Phenylcoumarins from a Mammea neurophylla Bark Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (10), pp.17735-17746. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules201017735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cardiovascular effects of salidroside in the Goto-Kakizaki diabetic rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Fajloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauquelin-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la phytothérapie dans la prise en charge des troubles du sommeil des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Mammea neurophylla metabolites to isolate original 4-phenylcoumarins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Freuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des thérapeutiques complémentaires et alternatives dans les dermatites atopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer les solutions de phytothérapie adaptées pour combattre les troubles du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (541), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-AGEs Activities of a French Poplar Type Propolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.1344 - 1351. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf4053397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge officinale de la dermatite atopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534, Suppl.), pp.4-11. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dermatite atopique : quelques généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534, Suppl.), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced glycation inhibition and protection against endothelial dysfunction induced by coumarins and procyanidins from Mammea neurophylla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des compléments alimentaires à base de plantes dans le régime amaigrissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Geneslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (536), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatite atopique et éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des vomissements, diarrhées et constipation par les thérapeutiques complémentaires et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined anti-AGEs and antioxidant activities of different solvent extracts of Solanum elaeagnifolium Cav. (Solanaceae) fruits during ripening and related to their phytochemical compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejri Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCLI Journal : Experimental and Clinical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.1029-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds with anti-AGEs activity from three Clusiaceae plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mbwambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.1336-1344. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJMP/2014/10812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapeutiques alternatives proposées aux seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (528), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning a 96-Well Microtiter Plate Fluorescence-Based Assay to Identify AGE Inhibitors in Crude Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (11), pp.14320 - 14339. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules181114320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des huiles essentielles dans les angines à Streptococcus pyogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sfeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (530), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Self-Assembled Monolayers of Umbelliferone: A Relationship between Contact Angle and Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (33), pp.10423-10431. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la401536p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antibacterial Activity of Essential Oils against Streptococcus pyogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, Article ID 269161, 9 p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/269161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative des dyspepsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (527), pp.52-55. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity and chemical constituents of Warionia saharae Benth. & Coss. (Compositae) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ameddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mekkiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medicinal and Aromatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.509-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des thérapeutiques alternatives pour un voyage réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (517), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71337-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sportives, quels conseils en homéopathie et phytothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (512), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71129-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la ménopause par les thérapeutiques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fraizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (514), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71262-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided fractionation and isolation of natural inhibitors of advanced glycation end-products (AGEs) from Calophyllum flavoramulum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la phytothérapie dans la prise en charge des pleurs incessants du nourrisson en cas d’inconfort digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 234, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative des douleurs articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (521), pp.38-41. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71239-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of naphthoic acid derivatives as fluorescent probes to screen advanced glycation end-products breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (21), pp.6716 - 6720. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.08.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de prise en charge de quelques symptômes du sevrage tabagique par les thérapeutiques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (515), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller les thérapeutiques alternatives dans le cadre de la préparation aux examens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (506), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70971-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative de la migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (504), pp.46-48. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70913-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les petits maux de l’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (502), pp.48-52. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70860-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soulager les petits “bobos” des enfants par les thérapeutiques alternatives (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (510), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71078-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soulager les petits “bobos” des enfants par les thérapeutiques alternatives (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (509), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71051-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating a 96-well microtiter plate assay for advanced glycation end-products inhibitors or inducers identification: application to the screening of a small natural compounds library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 398 (4), pp.1747-1758. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4065-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments alimentaires, un marché qui a le vent en poupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (22), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des thérapeutiques alternatives dans la prise en charge des allergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (497), pp.46-48. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70728-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment venir à bout des mycoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (495), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d’horizon des compléments alimentaires à base de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (496), pp.20-31. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70694-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (9), pp.6476-6484. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments, compléments alimentaires, alicaments ou nutraceutiques, comment y voir clair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (496), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70693-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrochalcones: Implication in resistance to oxidative stress and bioactivities against advanced glycation end-products and vasoconstriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loufrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (4), pp.443 - 52. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des petits bobos de bébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (501), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast counter current chromatography of n-butanolic fraction from Senecio giganteus (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.1357 - 1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical study and biological evaluation of the stem of Derris ferruginea Bentham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly cytotoxic and neurotoxic acetogenins of the Annonaceae: New putative biological targets of squamocin detected by activity-based protein profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.09.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis and screening of a small library of pro-apoptotic squamocin analogues: selection and study of a benzoquinone hybrid with an improved biological profile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.118-29. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.200500011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00165688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annonaceous acetogenins: the hydroxyl groups and THF rings are crucial structural elements for targeting the mitochondria, demonstration with the synthesis of fluorescent squamocin analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos A Susin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Hocquemiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (6), pp.979-82. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00193614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guttiferones-targeted dereplication integrating LC-HRMS/MS and 13C-NMR data: A comparative metabolomic study of Symphonia globulifera latex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Goncalves de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pakora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103407, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ion mobility mass spectrometry in chemometrics: A new approach to the rapid identification of activity markers in complex mixtures of natural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103800, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytochemical diversity of wild hops from northern France for potential brewing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Paguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103707, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacognosy faces new challenges: proposals to combine chemometrics and annotations based on mass spectrometry and NMR for more accurate and faster identification of bioactive natural products in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow, Poland. pp.103076, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of 13C NMR in the annotation of natural products of interest. Examples of strategies currently being developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th France-Brazil meeting on Natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites spécialisés de Cannabis sativa : diversité chimique et bioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique « Cannabis médical : enjeux réglementaires et scientifique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Innovations Agrosanté, Nov 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemometrics and dereplication based on NMR and/or mass spectrometry: a way for natural product chemists to work more efficiently for humanity in a changing world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th France-Brazil meeting on Natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aracaju (Sergipe), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding actives in a haystack faster and more accurately? Proposed workflows combining chemometrics and dereplication based on both MS and 13C NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for actives in a haystack: PAMS merges HRMS²-based molecular networking, chemometrics and 13C NMR-based dereplication approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10+3 ans de la plateforme CORSAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme CORSAIRE (Biogenouest), Jan 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat: A 13C NMR-based dereplication of natural products mixtures as a complementary tool to MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP Virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacognosie : De l'usage ancestral des plantes médicinales aux valorisations actuelles des métabolites secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Innovation du végétal en sante : Les métabolites secondaires des plantes et leur valorisation pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Innovations Agrosanté, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing NPs: screening and identification in mixtures using 13C-NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium: Analytical Chemistry Research &amp; Development and Quality Control of Health Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat: Assistance aux analyses déréplicatives par RMN-13C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Biogenouest « Du phénome au métabolome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of compex mixtures: building a custom search algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR dereplication of Asian Clusiaceae and Calophyllaceae as promising sources of immunosuppressive PPAPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sow Tein Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Nadia Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Aimi Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Malaysian-French Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Kuala-Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du criblage anti-AGEs d’extraits végétaux à des pharmacophores et cibles thérapeutiques potentiels pour prévenir les rejets de greffe d’organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages thérapeutiques des plantes de la famille Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée des Pollinariums sentinelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages thérapeutiques des plantes du genre Plantago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée des Pollinariums Sentinelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du criblage anti-AGEs d'extraits végétaux à un actif cosmétique breveté et commercialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges prospectifs entre acteurs académiques et socio-économiques d’Objectif végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotols and lepidotins: new phenylcoumarins from Mesua lepidota as promising inhibitors of endothelial immune responses and dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. pp.16, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1565368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets anti-inflammatoire et immunomodulateur de composés polyphénoliques isolés de Clusiaceae et de Calophyllaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et santé : les plantes, de petites usines chimiques au service de notre santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 conférences : Cycle végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and immunomodulatory properties of polyphenolic compounds from Clusiaceae/Calophyllaceae: A focus on coumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd International Congress and Annual Meeting of the Society of Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.P1L3, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1394661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine végétale anti-AGEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE natural products : screening and valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dereplication and anti-inflammatory screening of Clusiaceae and Calophyllaceae species to novel immunomodulatory coumarins from Mesua lepidota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antiglycoxidant activities of French organic propolis extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in natural products research 2013 : A young scientists meeting of PSE and ÖPhG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un criblage automatisé d’inhibiteurs de la formation des AGEs applicable aux extraits végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée Inter-régionale de Chimie Moléculaire et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROVASC project: Identification of natural products able to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale à la Faculté de Pharmacie de Séville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’AGEs sur support solide et caractérisation par fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’inhibiteurs des réactions de glycation : du test à la molécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF-BPL 2011 - Les Journées scientifiques de la Société Chimique de France, Section Bretagne - Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et santé : Médicaments et compléments alimentaires à base de plantes : quelles efficacité, qualité et sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe symposium d’hépatogastroentérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVASC : Vers l’identification de produits naturels limitant la dysfonction endothéliale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Inter-régionale de Chimie Moléculaire et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption/ionization on self-assembled monolayer surfaces (DIAMS): a new matrix-free laser desorption/ionization promising for the analysis of vegetal extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bounichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint Meeting of GA, AFERP, ASP, PSE &amp; SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Greece. pp.093, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0028-1084549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glycogen phosphorylase as molecular target for antidiabetic action of Nauclea latifolia Smith fruits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdalgaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), pp.1389, 2019, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from marine sources as inhibitors of advanced glycation end products (AGEs) and collagenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Orfanoudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA) in cooperation with the French Society of Pharmacognosy AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, France. Planta medica, 85 (18), pp.1547, 2019, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3400086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of medicinal plant extracts using a home-made software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), pp.1458, 2019, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom algorithm: application to a Garcinia mangostana fruit peel extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from lichens as promising inhibitors of the formation of pentosidine like advanced glycosylation end products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Legouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures: predicted vs experimental chemical shifts databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering on St John’s wort extracts to prevent endothelial dysfunction: a bioconversion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total synthesis and determination of the absolute configuration of Hyperbiphenyl A and B, isolated from the roots of Hypericum perforatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the expression of MHC molecules by PPAPs from Garcinia bancana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of St John’s wort as sources of polyprenylated acylphloroglucinols to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhague, Denmark. , Planta Medica, 82 (S01), pp.S1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-type propolis components as trapping agents to prevent the formation of Advanced Glycation End-products (AGEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Product Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Planta medica, 82 (01), pp.S01-S381, 2016, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of Hypericum perforatum (St John’s wort) as sources of bioactive compounds to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Mezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON "Biodiversité et substances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Calophyllum tetrapterum phytoconstituents in relation with their anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Aliou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON "Biodiversité et sustances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different phytochemical compositions of propolis samples collected in Ivory Coast, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AFERP-STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotols and Lepidotins: New Phenylcoumarins from Malaysian Mesua Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. Planta Medica, 81, pp.PM124, 2015, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1565501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE bioguided fractionation and dereplication study of Calophyllum wallichianum stem bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Hadib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e reuniόn internacional de investigaciόn en productos naturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Merida, Mexico. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE algerian vegetal extracts. Phytochemical study of Bupleurum lancifolium (Apiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Abha, Saudi Arabia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of anti-AGE properties and dereplication of extracts from algerian medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloroglucinol : a simple core for new anti-AGEs derivatives - synthesis, anti-AGEs activity and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Bodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Algerian medicinal plants according to a screening of their anti-AGEs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New anti-AGE compounds from Mammea neurophylla (Calophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Products Utilization: From Plants to Pharmacy Shelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bansko, Bulgaria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering on Mammea neurophylla extract to improve anti-AGEs potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Clusiaceae and Calophyllaceae extracts based on dereplication and anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brussels, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage d’extraits de plantes malaisiennes : étude phytochimique et évaluation des propriétés anti-inflammatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les docteurs : acteurs de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Angers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of coumarins in DCM bark, leaf and fruit extracts from Mammea neurophylla (Calophyllaceae) by LC-PDA-MSn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Freuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research on Global Change, Natural Products and Human Health/8th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New-York, United States. Planta Medica, 78 (11), p. 1260, 2012, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ages activity screening of molecules isolated from Tanzanian clusiaceous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatto Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mbwambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research on Global Change, Natural Products and Human Health/8th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New-York, États-Unis. Planta Medica, 78 (11), pp.1227 - 1228, 2012, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs phloroglucinol derivatives. Synthesis, anti-AGEs and vaso-activity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2012 - Interfacing Chemical Biology and Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement par chromatographie de partage centrifuge (CPC) des métabolites secondaires de l’extrait acétate d’éthyle des fleurs de Senecio giganteus Desf. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Journée Jeunes chercheurs de la Société de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of AGEs in heterogeneous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzophenone derivatives : From natural source to synthetic one. Synthesis and anti-AGEs activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. N’stiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and purification of anti-AGEs products from methanolic bark extract of Mammea neurophylla using bioguided fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de métabolites secondaires anti-oxydants et anti-AGEs à partir d’un extrait DCM d’écorce de Mammea neurophylla (Schltr.) Kosterm par criblage bioguidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM - Végétal, Environnement, Nutrition, Agroalimentaire, Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-AGEs testing of phloroglucinol derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e rencontres européennes du groupement des pharmacochimistes de l’arc atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mont Saint Aignan, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation d’un test de criblage en plaque 96 puits pour l’identification d’inhibiteurs des AGEs : application au criblage d’une petite chimiothèque de produits naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journée Jeunes chercheurs de la Société de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d‟une nouvelle méthode de criblage sur support solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical behavior of 4-methylumbelliferone’s SAM’s on different substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecMol'10 - 5th International Conference on Molecular Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage bioguidé de métabolites secondaires anti-AGEs des feuilles de Calophyllum flavo-ramulum (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées internationales de l’AFERP - Association francophone pour l'enseignement et le recherche en pharmacognosie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 96-wells plate screening in supporting phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e rencontres européennes du groupement des pharmacochimistes de l’arc atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mont Saint Aignan, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3-phenyl-prop-2-enoic acid esters from papaya as biodegradable anti-scaling agents to inhibit formation of limestone deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 3072088 A1 20190412. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-glycation agent comprising a Garcinia kola extract or fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Non spécifié. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de santé à base de plantes en cas de stress ou troubles du sommeil : Les référencer sur des bases rationnelles, réglementaires et environnementales. La Revue Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.45-51 (n°229)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séverine Derbré </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Séverine Derbré is a scientist in the field of natural products (NPs) and a trained pharmacist. After graduating from The School of Pharmacy in Angers in 2002, she obtained a PhD thesis in chemistry of NPs under the supervision of Pr. Erwan Poupon and Pr. Reynald Hocquemiller in 2006 at the Paris 11 University. Subsequently she worked as a post-doctoral fellow at the French Alternative Energies and Atomic Energy Commission (Commissariat à l'énergie atomique et aux énergies alternatives, CEA Saclay, France) together with Yves Ambroise in the laboratory directed by Charles Mioskowski and Bernard Rousseau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2007, she was recruited as an assistant professor of pharmacognosy by the University of Angers, School of Pharmacy, and joined the SONAS laboratory, directed by Pr Pascal Richomme (2007-2022) and Pr David Guilet (2023-). Her fields of interest relate to NPs chemistry and biological activities with special focus on the extraction, purification and structural determination of bio-active NPs from tropical endemic Clusiaceous and Calophyllaceous species. Another main focus of her research is the semisynthesis on crude vegetal extracts from more common and available plants. She also developed an automated anti-AGE screening assay facilitating a rapid evaluation of NPs and extracts for potential cosmetic and therapeutic applications (prevention of cardiovascular events and graft rejections).She is also very involved in the development of new methods for the rapid identification of active molecules in complex matrices based on mass spectrometry (LDI-HRMS; UPLC-HRMS) and 13C NMR. In the field, with her team, she recently developed a free available software, namely MixONat (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sourceforge.net/projects/mixonat/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), to decipher complex mixtures based on 13C-NMR spectra. If you need help to install the software and/or require ad hoc databases, feel free to contact her.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted isolation and identification of isoquinoline alkaloids from Xylopia ferruginea bark with anti Aβ-induced paralysis activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurul Azirah Mohd Nawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazrina Hazni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sook Yee Liew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Nadia Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 189, pp.107040. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2025.107040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05439388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemometric analysis of HPTLC data and 13C NMR-based dereplication for the chemotaxonomic investigation of Clusia spp. from the Yucatecan flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Abril Cordero-Riande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Monforte-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Echevarria-Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Herbert-Doctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1759, pp.466255. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2025.466255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ionization coupled to trapped ion mobility mass spectrometry: An innovative approach for isomer differentiation and molecular network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.127626. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2025.127626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H-NMR-Based Chemometrics and 13C-NMR Dereplication Analysis Applied to the Bioprospecting of the Yucatecan Flora: Identification of 3-O-Acetyl-Ceanotic Acid as an Inhibitor of Bacterial Virulence Factors from Colubrina yucatanensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maricarmen Corona-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Hernández-Bolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naybi Muñoz-Cázares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Claudia Peña-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Farmacognosia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.134-145. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43450-024-00603-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and emerging tools and strategies for the identification of bioactive natural products in complex mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (11), pp.1766-1786. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4NP00006D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR-based dereplication analysis of cytotoxic styryl lactones from Goniothalamus giganteus against OSCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siti Nor Aisyah Abd Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syarifah Nur Syed Abdul Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Fah Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Wah Bryan Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1308, pp.138245. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2024.138245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Actives in the Haystack: Merging HRMS 2 -Based Molecular Networking, Chemometrics, and 13 C NMR-Based Dereplication Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87 (10), pp.2398-2407. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c00647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13 C NMR dereplication-assisted isolation of bioactive polyphenolic metabolites from Clusia flava Jacq.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Peña-Rodríguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (7), pp.1089-1098. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2022.2130917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ionization assisted by 13C NMR dereplication: A complementary approach to LC-MS2 based chemometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.123998. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of propolis samples collected in various areas of Benin and Congo: Chromatographic profiling and chemical characterization guided by &amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C NMR dereplication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Azonwade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balthazar B Mabanza‐banza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.461 - 475. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.3227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoestrogens and Breast Cancer: Should French Recommendations Evolve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Mauny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.6163. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14246163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical constituents of Antidesma bunius aerial parts and the anti-AGEs activity of selected compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen-Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Nam Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 202, pp.113300. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2022.113300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 13 C‐NMR dereplication to aid in the identification of xanthones present in the stem bark extract of Calophyllum brasiliense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fernanda Silva‐castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlina García‐sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.1102-1109. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.3051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C NMR Dereplication Using MixONat Software: A Practical Guide to Decipher Natural Products Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Tomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nuzillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1470-0446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusia suborbicularis is not a synonym of Clusia flava : Molecular and metabolomic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Herbert-Doctor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dzib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Edward Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomé Humberto Chi-Manzanero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondy Beatriz Canto-Canché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (6), pp.1229-1238. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tax.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute Configuration of Mycosporine-Like Amino Acids, Their Wound Healing Properties and In Vitro Anti-Aging Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Orfanoudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Alilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gelbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Planchenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting MHC Regulation Using Polycyclic Polyprenylated Acylphloroglucinols Isolated from Garcinia bancana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1266), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10091266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti‐AGEs activity of poplar‐type propolis: mechanism of action of main phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Shahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.14284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat, a Software for the Dereplication of Mixtures Based on 13 C NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (13), pp.8793-8801. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesua sp.: chemical aspects and pharmacological relevance of prenylated polyphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.317-342. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-018-9594-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytothérapie et troubles urogénitaux, sélectionner des produits efficaces et sûrs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (588), pp.38-42. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents From Endiandra kingiana (Lauraceae) as Potential Inhibitors for Dengue Type 2 NS2B/NS3 Serine Protease and its Molecular Docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maywan Hariono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haslinda Mohd Salleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soon-Lim Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liew Sook Yee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (9), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X19861014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senecipyrrolidine, an unusual pyrrolidine alkaloid isolated from Jacobaea gigantea (Desf.) Pelser (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (15), pp.2182-2191. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from lichen as potent inhibitors of advanced glycation end products and vasodilative agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vessieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.182-188. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of Garcinia extracts: Predicted chemical shifts as reliable databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2018.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additional Insights into Hypericum perforatum Content: Isolation, Total Synthesis, and Absolute Configuration of Hyperbiphenyls A and B from Immunomodulatory Root Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Mezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81 (8), pp.1850-1859. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02157665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new triterpenoid saponins from the leaves of Bupleurum lancifolium ( Apiaceae )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (19), pp.2286-2293. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2017.1324960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer des solutions efficaces et sûres en phytothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (557), pp.47-53. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effects of Blackstonia grandiflora extracts on the formation of advanced glycation end products (AGEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der pharma chemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein : recommandations sur l’usage de la phytothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Chabosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (552), pp.45-49. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2015.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiac protective effects of Moringa oleifera seeds in spontaneous hypertensive rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Randriamboavonjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gervaise Loirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hypertension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (7), pp.873-881. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajh/hpw001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Advanced glycation end-product and free radical scavenging activity of plants from the yucatecan flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy del C Dzib-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Escalante-Erosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlina Garcia-Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacognosy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.276-280. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/0974-8490.188883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenylated polyphenols from Clusiaceae and Calophyllaceae with immunomodulatory activity on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0167361. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0167361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid glycosides from Periploca laevigata (Asclepiadaceae) from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aïssaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mekkiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der pharma chemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (8), pp.129-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of St John's wort as sources of polyprenylated acylphloroglucinols to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02150185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Minor Benzoylated 4-Phenylcoumarins from a Mammea neurophylla Bark Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (10), pp.17735-17746. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules201017735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cardiovascular effects of salidroside in the Goto-Kakizaki diabetic rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alameddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Fajloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gauquelin-Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotol A from Mesua lepidota inhibits inflammatory and immune mediators in human endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 78 (9), pp.2187-2197. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5b00222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la phytothérapie dans la prise en charge des troubles du sommeil des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 264, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dereplication of Mammea neurophylla metabolites to isolate original 4-phenylcoumarins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Freuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grovel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.61-68. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2014.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposer les solutions de phytothérapie adaptées pour combattre les troubles du sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (541), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-AGEs Activities of a French Poplar Type Propolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.1344 - 1351. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf4053397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des compléments alimentaires à base de plantes dans le régime amaigrissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Geneslay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (536), pp.49-53. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced glycation inhibition and protection against endothelial dysfunction induced by coumarins and procyanidins from Mammea neurophylla.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tonnerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.65-75. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2014.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge officinale de la dermatite atopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534, Suppl.), pp.4-11. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dermatite atopique : quelques généralités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534, Suppl.), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des thérapeutiques complémentaires et alternatives dans les dermatites atopiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.12-15. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermatite atopique et éducation thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des vomissements, diarrhées et constipation par les thérapeutiques complémentaires et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (534), pp.47-52. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined anti-AGEs and antioxidant activities of different solvent extracts of Solanum elaeagnifolium Cav. (Solanaceae) fruits during ripening and related to their phytochemical compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejri Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXCLI Journal : Experimental and Clinical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.1029-1042</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds with anti-AGEs activity from three Clusiaceae plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mbwambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (11), pp.1336-1344. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJMP/2014/10812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des huiles essentielles dans les angines à Streptococcus pyogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sfeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (530), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Self-Assembled Monolayers of Umbelliferone: A Relationship between Contact Angle and Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brotons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (33), pp.10423-10431. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la401536p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérapeutiques alternatives proposées aux seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (528), pp.44-49. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning a 96-Well Microtiter Plate Fluorescence-Based Assay to Identify AGE Inhibitors in Crude Plant Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (11), pp.14320 - 14339. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules181114320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Antibacterial Activity of Essential Oils against Streptococcus pyogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sfeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Licznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, Article ID 269161, 9 p. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/269161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative des dyspepsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (527), pp.52-55. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpha.2013.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02047397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sportives, quels conseils en homéopathie et phytothérapie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (512), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71129-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des thérapeutiques alternatives pour un voyage réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (517), pp.45-47. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71337-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity and chemical constituents of Warionia saharae Benth. & Coss. (Compositae) from Algeria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ameddah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mekkiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medicinal and Aromatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), pp.509-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des troubles de la ménopause par les thérapeutiques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fraizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (514), pp.37-40. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71262-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided fractionation and isolation of natural inhibitors of advanced glycation end-products (AGEs) from Calophyllum flavoramulum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Mahmood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.98-106. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative des douleurs articulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (521), pp.38-41. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71239-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la phytothérapie dans la prise en charge des pleurs incessants du nourrisson en cas d’inconfort digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédiatrie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 234, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of naphthoic acid derivatives as fluorescent probes to screen advanced glycation end-products breakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (21), pp.6716 - 6720. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.08.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de prise en charge de quelques symptômes du sevrage tabagique par les thérapeutiques alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (515), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(12)71286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseiller les thérapeutiques alternatives dans le cadre de la préparation aux examens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (506), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70971-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge alternative de la migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (504), pp.46-48. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70913-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre les petits maux de l’hiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (502), pp.48-52. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)70860-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soulager les petits “bobos” des enfants par les thérapeutiques alternatives (2e partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (510), pp.40-43. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71078-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment soulager les petits “bobos” des enfants par les thérapeutiques alternatives (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (509), pp.41-43. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71051-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment venir à bout des mycoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (495), pp.44-46. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70678-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d’horizon des compléments alimentaires à base de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (496), pp.20-31. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70694-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (9), pp.6476-6484. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des thérapeutiques alternatives dans la prise en charge des allergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (497), pp.46-48. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70728-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating a 96-well microtiter plate assay for advanced glycation end-products inhibitors or inducers identification: application to the screening of a small natural compounds library.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 398 (4), pp.1747-1758. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-010-4065-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments alimentaires, un marché qui a le vent en poupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (22), pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dihydrochalcones: Implication in resistance to oxidative stress and bioactivities against advanced glycation end-products and vasoconstriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Loufrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71 (4), pp.443 - 52. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicaments, compléments alimentaires, alicaments ou nutraceutiques, comment y voir clair ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (496), pp.14-19. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70693-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des petits bobos de bébé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamassiaude-Peyramaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités Pharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (501), pp.45-48. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0515-3700(10)70832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast counter current chromatography of n-butanolic fraction from Senecio giganteus (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (10), pp.1357 - 1362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical study and biological evaluation of the stem of Derris ferruginea Bentham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly cytotoxic and neurotoxic acetogenins of the Annonaceae: New putative biological targets of squamocin detected by activity-based protein profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Taverna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boursier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.09.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis and screening of a small library of pro-apoptotic squamocin analogues: selection and study of a benzoquinone hybrid with an improved biological profile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Garofano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.118-29. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.200500011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00165688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annonaceous acetogenins: the hydroxyl groups and THF rings are crucial structural elements for targeting the mitochondria, demonstration with the synthesis of fluorescent squamocin analogues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos A Susin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynald Hocquemiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (6), pp.979-82. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.200400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00193614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phytochemical diversity of wild hops from northern France for potential brewing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vandenberghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Paguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103707, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guttiferones-targeted dereplication integrating LC-HRMS/MS and 13C-NMR data: A comparative metabolomic study of Symphonia globulifera latex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Goncalves de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dugay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Souquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pakora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103407, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix free laser desorption ion mobility mass spectrometry in chemometrics: A new approach to the rapid identification of activity markers in complex mixtures of natural products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Haack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dania Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brück</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103800, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacognosy faces new challenges: proposals to combine chemometrics and annotations based on mass spectrometry and NMR for more accurate and faster identification of bioactive natural products in complex matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow, Poland. pp.103076, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of 13C NMR in the annotation of natural products of interest. Examples of strategies currently being developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th France-Brazil meeting on Natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolites spécialisés de Cannabis sativa : diversité chimique et bioactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique « Cannabis médical : enjeux réglementaires et scientifique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Innovations Agrosanté, Nov 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining chemometrics and dereplication based on NMR and/or mass spectrometry: a way for natural product chemists to work more efficiently for humanity in a changing world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th France-Brazil meeting on Natural products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aracaju (Sergipe), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding actives in a haystack faster and more accurately? Proposed workflows combining chemometrics and dereplication based on both MS and 13C NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Symposium International de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for actives in a haystack: PAMS merges HRMS²-based molecular networking, chemometrics and 13C NMR-based dereplication approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10+3 ans de la plateforme CORSAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme CORSAIRE (Biogenouest), Jan 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat: A 13C NMR-based dereplication of natural products mixtures as a complementary tool to MS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP Virtual symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone des enseignants Chercheurs en Pharmacognosie (AFERP), Jul 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacognosie : De l'usage ancestral des plantes médicinales aux valorisations actuelles des métabolites secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Innovation du végétal en sante : Les métabolites secondaires des plantes et leur valorisation pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Innovations Agrosanté, Nov 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing NPs: screening and identification in mixtures using 13C-NMR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium: Analytical Chemistry Research &amp; Development and Quality Control of Health Products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MixONat: Assistance aux analyses déréplicatives par RMN-13C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Biogenouest « Du phénome au métabolome »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of compex mixtures: building a custom search algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR dereplication of Asian Clusiaceae and Calophyllaceae as promising sources of immunosuppressive PPAPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sow Tein Leong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syazreen Nadia Sulaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Aimi Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Malaysian-French Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Kuala-Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du criblage anti-AGEs d’extraits végétaux à des pharmacophores et cibles thérapeutiques potentiels pour prévenir les rejets de greffe d’organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages thérapeutiques des plantes de la famille Cupressaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée des Pollinariums sentinelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du criblage anti-AGEs d'extraits végétaux à un actif cosmétique breveté et commercialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges prospectifs entre acteurs académiques et socio-économiques d’Objectif végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages thérapeutiques des plantes du genre Plantago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée des Pollinariums Sentinelles de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotols and lepidotins: new phenylcoumarins from Mesua lepidota as promising inhibitors of endothelial immune responses and dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. pp.16, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1565368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et santé : les plantes, de petites usines chimiques au service de notre santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 conférences : Cycle végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets anti-inflammatoire et immunomodulateur de composés polyphénoliques isolés de Clusiaceae et de Calophyllaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine végétale anti-AGEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and immunomodulatory properties of polyphenolic compounds from Clusiaceae/Calophyllaceae: A focus on coumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd International Congress and Annual Meeting of the Society of Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Guimarães, Portugal. pp.P1L3, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0034-1394661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE natural products : screening and valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dereplication and anti-inflammatory screening of Clusiaceae and Calophyllaceae species to novel immunomodulatory coumarins from Mesua lepidota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and antiglycoxidant activities of French organic propolis extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in natural products research 2013 : A young scientists meeting of PSE and ÖPhG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Obergurgl, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un criblage automatisé d’inhibiteurs de la formation des AGEs applicable aux extraits végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journée Inter-régionale de Chimie Moléculaire et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation d’AGEs sur support solide et caractérisation par fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PROVASC project: Identification of natural products able to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication orale à la Faculté de Pharmacie de Séville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’inhibiteurs des réactions de glycation : du test à la molécule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF-BPL 2011 - Les Journées scientifiques de la Société Chimique de France, Section Bretagne - Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes et santé : Médicaments et compléments alimentaires à base de plantes : quelles efficacité, qualité et sécurité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe symposium d’hépatogastroentérologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROVASC : Vers l’identification de produits naturels limitant la dysfonction endothéliale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Inter-régionale de Chimie Moléculaire et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desorption/ionization on self-assembled monolayer surfaces (DIAMS): a new matrix-free laser desorption/ionization promising for the analysis of vegetal extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bounichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Joint Meeting of GA, AFERP, ASP, PSE &amp; SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Greece. pp.093, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0028-1084549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of glycogen phosphorylase as molecular target for antidiabetic action of Nauclea latifolia Smith fruits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abdalgaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), pp.1389, 2019, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from marine sources as inhibitors of advanced glycation end products (AGEs) and collagenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Orfanoudaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA) in cooperation with the French Society of Pharmacognosy AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, France. Planta medica, 85 (18), pp.1547, 2019, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3400086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of medicinal plant extracts using a home-made software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Rahier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress and Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria. Planta Medica, 85 (18), pp.1458, 2019, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-3399821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures using a custom algorithm: application to a Garcinia mangostana fruit peel extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites from lichens as promising inhibitors of the formation of pentosidine like advanced glycosylation end products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Legouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering on St John’s wort extracts to prevent endothelial dysfunction: a bioconversion approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13C-NMR dereplication of complex mixtures: predicted vs experimental chemical shifts databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Dietsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total synthesis and determination of the absolute configuration of Hyperbiphenyl A and B, isolated from the roots of Hypericum perforatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the expression of MHC molecules by PPAPs from Garcinia bancana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of St John’s wort as sources of polyprenylated acylphloroglucinols to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pagie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhague, Denmark. , Planta Medica, 82 (S01), pp.S1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar-type propolis components as trapping agents to prevent the formation of Advanced Glycation End-products (AGEs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Joint Natural Product Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thieme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Planta medica, 82 (01), pp.S01-S381, 2016, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemically engineered extracts of Hypericum perforatum (St John’s wort) as sources of bioactive compounds to prevent endothelial dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssata Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Mezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON "Biodiversité et substances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of Calophyllum tetrapterum phytoconstituents in relation with their anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Aliou Balde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Corlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International AFERP-STOLON "Biodiversité et sustances naturelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different phytochemical compositions of propolis samples collected in Ivory Coast, Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd AFERP-STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidotols and Lepidotins: New Phenylcoumarins from Malaysian Mesua Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd international congress and annual meeting of the society for medicinal plant and natural product research (GA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Budapest, Hungary. Planta Medica, 81, pp.PM124, 2015, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0035-1565501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE bioguided fractionation and dereplication study of Calophyllum wallichianum stem bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Hadib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e reuniόn internacional de investigaciόn en productos naturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Merida, Mexico. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGE algerian vegetal extracts. Phytochemical study of Bupleurum lancifolium (Apiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Laouer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Abha, Saudi Arabia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of anti-AGE properties and dereplication of extracts from algerian medicinal plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloroglucinol : a simple core for new anti-AGEs derivatives - synthesis, anti-AGEs activity and RSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizeth Bodero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e GP2A meeting of the "Groupement des Pharmacochimistes de l'Arc Atlantique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New anti-AGE compounds from Mammea neurophylla (Calophyllaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Natural Products Utilization: From Plants to Pharmacy Shelf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bansko, Bulgaria. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Algerian medicinal plants according to a screening of their anti-AGEs properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Medjroubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical engineering on Mammea neurophylla extract to improve anti-AGEs potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyacinthe Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bruxelles, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Clusiaceae and Calophyllaceae extracts based on dereplication and anti-inflammatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFERP &amp; STOLON International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Brussels, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage d’extraits de plantes malaisiennes : étude phytochimique et évaluation des propriétés anti-inflammatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalijah Awang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les docteurs : acteurs de la fonction publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Angers, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of coumarins in DCM bark, leaf and fruit extracts from Mammea neurophylla (Calophyllaceae) by LC-PDA-MSn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Freuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research on Global Change, Natural Products and Human Health/8th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New-York, United States. Planta Medica, 78 (11), p. 1260, 2012, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ages activity screening of molecules isolated from Tanzanian clusiaceous species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatto Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mbwambo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research on Global Change, Natural Products and Human Health/8th Joint Meeting of AFERP, ASP, GA, PSE and SIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New-York, États-Unis. Planta Medica, 78 (11), pp.1227 - 1228, 2012, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0032-1321060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs phloroglucinol derivatives. Synthesis, anti-AGEs and vaso-activity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2012 - Interfacing Chemical Biology and Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzophenone derivatives : From natural source to synthetic one. Synthesis and anti-AGEs activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Basle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. N’stiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement par chromatographie de partage centrifuge (CPC) des métabolites secondaires de l’extrait acétate d’éthyle des fleurs de Senecio giganteus Desf. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Mezache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Journée Jeunes chercheurs de la Société de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of AGEs in heterogeneous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and purification of anti-AGEs products from methanolic bark extract of Mammea neurophylla using bioguided fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXth meeting of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de métabolites secondaires anti-oxydants et anti-AGEs à partir d’un extrait DCM d’écorce de Mammea neurophylla (Schltr.) Kosterm par criblage bioguidé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bach Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’école doctorale VENAM - Végétal, Environnement, Nutrition, Agroalimentaire, Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Angers, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photophysical behavior of 4-methylumbelliferone’s SAM’s on different substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElecMol'10 - 5th International Conference on Molecular Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Grenoble, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and anti-AGEs testing of phloroglucinol derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e rencontres européennes du groupement des pharmacochimistes de l’arc atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mont Saint Aignan, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation d’un test de criblage en plaque 96 puits pour l’identification d’inhibiteurs des AGEs : application au criblage d’une petite chimiothèque de produits naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pelleray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journée Jeunes chercheurs de la Société de Chimie Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d‟une nouvelle méthode de criblage sur support solide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sanguinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage bioguidé de métabolites secondaires anti-AGEs des feuilles de Calophyllum flavo-ramulum (Clusiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e journées internationales de l’AFERP - Association francophone pour l'enseignement et le recherche en pharmacognosie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a 96-wells plate screening in supporting phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Séro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e rencontres européennes du groupement des pharmacochimistes de l’arc atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mont Saint Aignan, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3-phenyl-prop-2-enoic acid esters from papaya as biodegradable anti-scaling agents to inhibit formation of limestone deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dejoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Boulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 3072088 A1 20190412. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-glycation agent comprising a Garcinia kola extract or fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaatio Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : Non spécifié. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits de santé à base de plantes en cas de stress ou troubles du sommeil : Les référencer sur des bases rationnelles, réglementaires et environnementales. La Revue Pharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.45-51 (n°229)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId501"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceforge.net/projects/mixonat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439388v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Azirah Mohd Nawi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazrina Hazni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Yee Liew" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazreen Nadia Sulaiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.107040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05347034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abril Cordero-Riande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Monforte-Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Echevarria-Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Herbert-Doctor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Corona-V&#225;zquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Hern&#225;ndez-Bolio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naybi Mu&#241;oz-C&#225;zares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Claudia Pe&#241;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43450-024-00603-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00006D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00647" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nor Aisyah Abd Rahman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syarifah Nur Syed Abdul Rahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Fah Yap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wah Bryan Lim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138245" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2130917" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Azonwade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar B Mabanza&#8208;banza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Le Ray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3227" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mauny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03786700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Alilou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fernanda Silva&#8208;castro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlina Garc&#237;a&#8208;sosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03220850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1470-0446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03787989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dzib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Edward Hammel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Humberto Chi-Manzanero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondy Beatriz Canto-Canch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12590" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02434988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Orfanoudaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hartmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelbrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Planchenault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02930094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Coste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091266" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Christine Aumond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14284" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02885481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435022v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-018-9594-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02434991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazreen Sulaiman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maywan Hariono" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haslinda Mohd Salleh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Lim Chong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Sook Yee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X19861014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Mezache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Laouer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493584" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Medjroubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1324960" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belfadel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Seguin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440344v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2016.04.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chabosseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2015.11.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167361" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy del C Dzib-Guerra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Escalante-Erosa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlina Garcia-Sosa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-8490.188883" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Randriamboavonjy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajh/hpw001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mezhoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mekkiou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Corlay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596777" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pabois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00222" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391951v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules201017735" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397133v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alameddine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fajloun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yuan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521269v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.11.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTFDFKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247839v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.10.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247673v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aumond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4053397" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stalder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.021" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stalder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.020" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#233;ny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2014.04.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P2VK5LZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247881v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geneslay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.02.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.01.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejri Houda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Tlili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magadula" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mbwambo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJMP/2014/10812" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247889v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.06.017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247638v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;ro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules181114320" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sfeir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.09.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTHQ3Q5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02541529v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401536p" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/269161" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.03.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247851v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameddah" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boumaza" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71337-X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247914v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71129-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fraizier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71262-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740990v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ferchichi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mahmood" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P38TNLW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247911v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71239-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.08.092" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247934v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71286-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247925v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70971-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247912v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lamassiaude-Peyramaure" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70913-2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70860-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247877v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71078-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247926v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71051-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389234v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelleray" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coulon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4065-1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B11A20AB6550F03298D98026ED9BEEA5CF16E93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247921v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70728-X" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247915v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70678-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247920v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70694-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70693-5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.11.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70832-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247510v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234497" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348099v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.09.091" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZ0S91W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00165688v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Garofano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200500011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG6N4FDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193614v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A Susin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Hocquemiller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400396" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVX8VX7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415509v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hozain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Goncalves de Oliveira Junior" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dugay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pakora" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103407" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415507v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103800" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05339301v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bildstein" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103707" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415514v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103076" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430449v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430458v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430468v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871207v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863586v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521263v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521258v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Tein Leong" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Aimi Othman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871154v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521262v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521273v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871212v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393857v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565368" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247856v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247892v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247828v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394661" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247829v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247835v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247832v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247880v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247830v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247876v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247826v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287476v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247887v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247635v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounichou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084549" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862114v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdalgaffar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalid" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399633" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02767862v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3400086" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862124v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399821" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521260v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521264v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521256v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521253v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521282v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferencemanager.dk/JointNaturalProductsConference2016/home.html" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596291" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521279v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521275v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Balde" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521272v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521265v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565501" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247879v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hadib" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247885v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247872v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247874v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baglin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247875v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Belfadel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247890v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247873v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Le Gall" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247834v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247893v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247438v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321213" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247448v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatto Julia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321060" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247871v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cunha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247933v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287463v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247929v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basle" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#8217;stiba" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247924v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247917v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247916v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Terrien" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247919v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247825v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247918v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247928v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866778v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binachon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejoie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Boulmane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287481v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497598v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceforge.net/projects/mixonat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439388v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Azirah Mohd Nawi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazrina Hazni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalijah Awang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sook Yee Liew" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazreen Nadia Sulaiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.107040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05347034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Abril Cordero-Riande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Monforte-Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Echevarria-Machado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Herbert-Doctor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466255" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914956v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Meunier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.127626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834563v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricarmen Corona-V&#225;zquez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Hern&#225;ndez-Bolio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naybi Mu&#241;oz-C&#225;zares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Claudia Pe&#241;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43450-024-00603-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NP00006D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Nor Aisyah Abd Rahman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syarifah Nur Syed Abdul Rahman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Fah Yap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wah Bryan Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2024.138245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04834590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c00647" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03814589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2130917" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123998" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Azonwade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balthazar B Mabanza&#8208;banza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Le Ray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mauny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14246163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03786700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Alilou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Nam Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fernanda Silva&#8208;castro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlina Garc&#237;a&#8208;sosa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.3051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03220850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Tomi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1470-0446" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03787989v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dzib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Edward Hammel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolom&#233; Humberto Chi-Manzanero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondy Beatriz Canto-Canch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12590" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02434988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Orfanoudaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Hartmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelbrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Planchenault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02930094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Coste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091266" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Christine Aumond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.14284" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dietsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Rahier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00193" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435022v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-018-9594-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02885481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2019.05.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02434991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazreen Sulaiman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maywan Hariono" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haslinda Mohd Salleh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soon-Lim Chong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Sook Yee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X19861014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Mezache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Laouer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493584" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vessieres" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Bot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.10.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02157665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Mezier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00325" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02435056v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Achouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Medjroubi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1324960" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440344v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2016.04.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Belfadel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Seguin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388821v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Chabosseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2015.11.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Randriamboavonjy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Loirand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vaillant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajh/hpw001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391941v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy del C Dzib-Guerra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Escalante-Erosa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlina Garcia-Sosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/0974-8490.188883" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412508v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167361" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mezhoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mekkiou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02150185v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Corlay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596777" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391951v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Tai Dang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules201017735" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alameddine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fajloun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauquelin-Koch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yuan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391725v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pabois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cauchy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5b00222" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521269v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02861863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grovel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2014.11.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTFDFKG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247839v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.10.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247673v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aumond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4053397" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Geneslay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.02.030" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte G&#233;ny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tonnerre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2014.04.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P2VK5LZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Stalder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stalder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247888v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.12.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Leclerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.01.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejri Houda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jedy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Tlili" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Legault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magadula" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mbwambo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJMP/2014/10812" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247883v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sfeir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.09.011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFTHQ3Q5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02541529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;ro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Boury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401536p" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.06.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247638v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules181114320" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baudoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/269161" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2013.03.023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71129-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71337-X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247851v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameddah" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boumaza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247927v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fraizier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71262-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740990v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ferchichi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mahmood" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.006" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P38TNLW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247911v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71239-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247931v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.08.092" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247934v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(12)71286-7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70971-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247912v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lamassiaude-Peyramaure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70913-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247922v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)70860-6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247877v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71078-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247926v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71051-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247915v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70678-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70694-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247910v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70728-X" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389234v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelleray" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Coulon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4065-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B11A20AB6550F03298D98026ED9BEEA5CF16E93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247921v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287465v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paulin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaucher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loufrani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.11.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247930v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70693-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(10)70832-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247444v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247510v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234497" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348099v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.09.091" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZ0S91W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00165688v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Rou&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Garofano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200500011" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG6N4FDP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00193614v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos A Susin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Hocquemiller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200400396" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVX8VX7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05339301v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bildstein" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103707" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415509v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hozain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Goncalves de Oliveira Junior" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dugay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Souquet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pakora" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103407" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415507v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103800" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415514v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103076" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430462v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430449v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430458v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430468v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430488v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430496v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871207v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02863586v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leguy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871151v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rahier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521263v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521258v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sow Tein Leong" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Aimi Othman" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871154v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521262v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02871212v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521273v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393857v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565368" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247892v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247856v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247829v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247828v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1394661" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247835v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247832v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247880v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247830v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247826v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247876v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287476v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247887v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247882v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247635v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounichou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1084549" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862114v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdalgaffar" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ali" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalid" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399633" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02767862v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3400086" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02862124v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-3399821" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521260v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521264v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516626v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Aloui" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521256v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521277v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521253v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521282v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521267v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conferencemanager.dk/JointNaturalProductsConference2016/home.html" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596291" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521279v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Camara" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521275v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Aliou Balde" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521272v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521265v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1565501" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247879v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hadib" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247885v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247872v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247874v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baglin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247890v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247875v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Belfadel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247873v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Le Gall" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247834v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247893v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247438v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321213" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247448v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatto Julia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1321060" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247871v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cunha" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247929v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basle" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. N&#8217;stiba" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287463v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247924v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247917v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247825v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247916v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Terrien" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247919v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247639v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247918v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247928v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866778v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binachon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejoie" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Boulmane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287481v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497598v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>