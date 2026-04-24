--- v1 (2026-03-31)
+++ v2 (2026-04-24)
@@ -100,443 +100,443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medical Profession towards Empowerment? The uncertain future of digitalization in private general practice</w:t>
+                <w:t xml:space="preserve">From Neighborhoods to Molecules: The Selective Appropriation of Sociology in Social Epigenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+                <w:t xml:space="preserve">Julien Larregue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 365, 29 p. </w:t>
+              <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/01622439251378192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814434v1</w:t>
+                <w:t xml:space="preserve">halshs-05288090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Neighborhoods to Molecules: The Selective Appropriation of Sociology in Social Epigenetics</w:t>
+                <w:t xml:space="preserve">A Medical Profession towards Empowerment? The uncertain future of digitalization in private general practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Larregue</w:t>
+                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, Technology, and Human Values</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 365, 29 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/01622439251378192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2024.117575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05288090v1</w:t>
+                <w:t xml:space="preserve">hal-04814434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How French culture influences the framing of genetic modifications on the internet: Insights from Google-based corpus analysis</w:t>
+                <w:t xml:space="preserve">Editorial: Personalized health and precision medicine in practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Degache</w:t>
+                <w:t xml:space="preserve">Luca Chiapperino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Tournay</w:t>
+                <w:t xml:space="preserve">Francesco Panese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311934. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.1367791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fsoc.2024.1367791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865009v1</w:t>
+                <w:t xml:space="preserve">halshs-04464853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Personalized health and precision medicine in practice</w:t>
+                <w:t xml:space="preserve">How French culture influences the framing of genetic modifications on the internet: Insights from Google-based corpus analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Chiapperino</w:t>
+                <w:t xml:space="preserve">Anaïs Degache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Besle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Louvel</w:t>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Panese</w:t>
+                <w:t xml:space="preserve">Virginie Tournay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, pp.1367791. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0311934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsoc.2024.1367791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0311934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04464853v1</w:t>
+                <w:t xml:space="preserve">hal-04865009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reconfigurations des vecteurs de la crédibilité scientifique à l’interface entre les mondes sociaux</w:t>
               </w:r>
@@ -1806,51 +1806,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01354903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’interdisciplinarité fait aux disciplines. Une enquête sur la nanomédecine en France et en Californie</w:t>
+                <w:t xml:space="preserve">Effects of interdisciplinarity on disciplines: a study of nanomedicine in France and California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
@@ -1860,75 +1860,75 @@
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.561.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01354895v1</w:t>
+                <w:t xml:space="preserve">halshs-01938463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of interdisciplinarity on disciplines: a study of nanomedicine in France and California</w:t>
+                <w:t xml:space="preserve">Ce que l’interdisciplinarité fait aux disciplines. Une enquête sur la nanomédecine en France et en Californie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
@@ -1938,51 +1938,51 @@
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfs.561.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01938463v1</w:t>
+                <w:t xml:space="preserve">halshs-01354895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carrières à l'université. Une approche par les modes d’engagement dans la promotion</w:t>
               </w:r>
@@ -2059,51 +2059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing 'Human Elements Based Medical Technologies' in Biotech Companies: Some Ethical and Organisational Ingredients for Innovative Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,51 +2686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nanotechnologies au delà de toute gouvernance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2831,290 +2831,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00291423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des personnels publics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Place for Humanities Graduates on the Labour Market in the so-called Knowledge Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (1), pp.111-137</w:t>
+              <w:t xml:space="preserve">Higher Education in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.291-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00194225v1</w:t>
+                <w:t xml:space="preserve">halshs-00348188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Place for Humanities Graduates on the Labour Market in the so-called Knowledge Society</w:t>
+                <w:t xml:space="preserve">Le nerf de la guerre : relations financières entre les équipes et organisation de la coopération dans un laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Education in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (4), pp.291-304</w:t>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (2), pp.297-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00348188v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le nerf de la guerre : relations financières entre les équipes et organisation de la coopération dans un laboratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion des personnels publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (2), pp.297-322</w:t>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (1), pp.111-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00185635v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00194225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les doctorants en sciences expérimentales</w:t>
               </w:r>
@@ -3569,51 +3569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a 'Social Raw Matter' to the Emergence of Collectives--Exploring Bio-institutions as Social Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,345 +4336,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer un plan d'enquête</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
+                <w:t xml:space="preserve">Analyser les entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+              <w:t xml:space="preserve">Bréchon, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-45, 2011, Politique en plus</w:t>
+              <w:t xml:space="preserve">Enquêtes quantitatives, enquêtes qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.65-82, 2011, Politique en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00733743v1</w:t>
+                <w:t xml:space="preserve">halshs-00735830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les entretiens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+                <w:t xml:space="preserve">Préparer un plan d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bréchon, Pierre. </w:t>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes quantitatives, enquêtes qualitatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.65-82, 2011, Politique en plus</w:t>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-45, 2011, Politique en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00735830v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les personnels de l'enseignement supérieur : débats historiques et perspectives européennes</w:t>
+                <w:t xml:space="preserve">Changing authority relations within French academic research units since the 1960s: from patronage to partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hollard, M., et Saez, G. </w:t>
+              <w:t xml:space="preserve">R. Whitley, J. Gläser and L. Engwall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique, science et action publique - La référence à Pierre Mendès France et les débats actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'université de Grenoble, pp.197-209, 2010</w:t>
+              <w:t xml:space="preserve">Reconfiguring Knowledge Production: Changing Authority Relations in the Sciences and Their Consequences for Intellectual Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.184-210, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00576357v1</w:t>
+                <w:t xml:space="preserve">halshs-00667826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing authority relations within French academic research units since the 1960s: from patronage to partnership</w:t>
+                <w:t xml:space="preserve">Les personnels de l'enseignement supérieur : débats historiques et perspectives européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">R. Whitley, J. Gläser and L. Engwall. </w:t>
+              <w:t xml:space="preserve">Hollard, M., et Saez, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfiguring Knowledge Production: Changing Authority Relations in the Sciences and Their Consequences for Intellectual Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.184-210, 2010</w:t>
+              <w:t xml:space="preserve">Politique, science et action publique - La référence à Pierre Mendès France et les débats actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Grenoble, pp.197-209, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00667826v1</w:t>
+                <w:t xml:space="preserve">halshs-00576357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser les incertitudes locales dans le contexte d'une nouvelle recherche-technologie : le cas d'un laboratoire de protéomique</w:t>
               </w:r>
@@ -5052,51 +5052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117575" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288090v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439251378192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Chiapperino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panese" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2024.1367791" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25168657221113149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Auroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Romijn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00248-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419897001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018420908233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvz019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Potdevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.3374" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZBF56V13-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolez Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.64919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.591.0071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0473" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.024.0523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560540v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doerte Bemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484381" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-013-9628-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.071.0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726710393537" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194225v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pernot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saglio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185635v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818119v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439251378192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Chiapperino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2024.1367791" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25168657221113149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Auroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Romijn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00248-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419897001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018420908233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvz019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Potdevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.3374" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZBF56V13-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolez Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.64919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.591.0071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0473" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.024.0523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560540v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doerte Bemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484381" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-013-9628-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.071.0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726710393537" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pernot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818119v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>