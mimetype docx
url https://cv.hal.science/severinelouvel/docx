--- v2 (2026-04-24)
+++ v3 (2026-05-17)
@@ -919,200 +919,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03831815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiologists’ ambivalence towards the epigenetics of social adversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Lanciano-Morandat, Le travail de recherche. Production de savoirs et pratiques scientifiques et techniques, CNRS Éditions, Paris, 2019, 384 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSocieties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41292-021-00248-2⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.39930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03353522v1</w:t>
+                <w:t xml:space="preserve">halshs-03342313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lanciano-Morandat, Le travail de recherche. Production de savoirs et pratiques scientifiques et techniques, CNRS Éditions, Paris, 2019, 384 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiologists’ ambivalence towards the epigenetics of social adversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Romijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63 (3), </w:t>
+              <w:t xml:space="preserve">BioSocieties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.39930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41292-021-00248-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03342313v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's in a name? The three genealogies of the social in social epigenetics</w:t>
               </w:r>
@@ -2053,399 +2053,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01354896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Producing 'Human Elements Based Medical Technologies' in Biotech Companies: Some Ethical and Organisational Ingredients for Innovative Cooking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding change in higher education as bricolage: how academics engage in curriculum change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Technology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0971721813484381⟩</w:t>
+              <w:t xml:space="preserve">Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (6), pp.669-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10734-013-9628-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560540v2</w:t>
+                <w:t xml:space="preserve">halshs-00969472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding change in higher education as bricolage: how academics engage in curriculum change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Producing 'Human Elements Based Medical Technologies' in Biotech Companies: Some Ethical and Organisational Ingredients for Innovative Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Tournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rial-Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doerte Bemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Granjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66 (6), pp.669-691. </w:t>
+              <w:t xml:space="preserve">Science Technology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (1), pp.93 - 114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10734-013-9628-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0971721813484381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00969472v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinterroger l'évaluation comme technologie de &amp;quot;pilotage à distance&amp;quot; du secteur public : l'exemple de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le financement sur projets : quelles conséquences sur le travail des chercheurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.13-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.071.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00735831v1</w:t>
+                <w:t xml:space="preserve">halshs-00735832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement sur projets : quelles conséquences sur le travail des chercheurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réinterroger l'évaluation comme technologie de &amp;quot;pilotage à distance&amp;quot; du secteur public : l'exemple de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (1), pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.071.0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00735832v1</w:t>
+                <w:t xml:space="preserve">halshs-00735831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'Industrialization' of Doctoral Training? A Study of the Experiences of Doctoral Students and Supervisors in the French Life Sciences</w:t>
               </w:r>
@@ -3230,124 +3230,478 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Empowerment et rupture d’habitudes : une étude qualitative sur le changement de comportement vers des cosmétiques plus sains pour la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Berenguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Belen Ojeda Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42ème Congrès International de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française du marketing, May 2026, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Routine to Agency: An Intervention Enhancing Consumer Empowerment in Cosmetic Health Choices. A Socio-Ecological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Berenguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Belen Ojeda Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Social Marketing Conference (ESMC) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barriers and Enablers to Removing Harmful Personal Care Products: A Cross-Cultural Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Berenguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany C Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Belen Ojeda Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Helme-Guizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Behavioural Public Policy (IBPPC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La résistible ascension des femmes dans le monde académique : le cas des universités françaises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du GDR MAGE "Marché du travail et genre en Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Darmstadt, Allemagne. pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3357,51 +3711,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do the vectors of scientific credibility reconfigure at the interface between the social worlds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3420,70 +3774,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17 (2), pp.30501, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rac.30500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3493,113 +3847,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The policies and politics of interdisciplinary research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2020, Routledge Studies in Science, Technology and Society, 9780367192433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a 'Social Raw Matter' to the Emergence of Collectives--Exploring Bio-institutions as Social Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Tournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3621,229 +3975,229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science Technology &amp; Society, 18(1), pp.138, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la recherche : pour une réouverture des controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, pp.130, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des patrons aux managers : les laboratoires de la recherche publique depuis les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.168, 2011, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00667831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics and Society: Epigenetics in the French Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3876,73 +4230,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christoph Grunau; Stéphane Maury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2025, 978-1-789-45216-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigénétique et société : l'épigénétique dans la presse francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3975,773 +4329,881 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christoph Grunau; Stéphane Maury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigénétique en écologie et évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Éditions, 2024, Sciences Ecosystèmes et environnement, 978-1-78948-216-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des promesses scientifiques aux engagements épistémiques. Le cas de la nanomédecine et des sciences de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Granjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Audétat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et technologies émergentes : pourquoi tant de promesses ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2015, 978-2-7056-9106-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01354900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going interdisciplinary in French and US universities: organizational change and university policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Popp-Berman, Elizabeth; Paradeise, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The University Under Pressure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Emerald Group Publishing, pp.329-359, 2015, Research in the Sociology of Organizations, 978-1-78560-831-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01354901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces de rappel disciplinaires et soutien à l’interdisciplinarité dans les « sciences stratégiques » : l’exemple de la nanomédecine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des promesses scientifiques aux engagements épistémiques. Le cas de la nanomédecine et de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Granjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audétat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformations des disciplines académiques : entre innovation et résistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives Contemporaines, pp.46-62, 2014, 978-2-8130-0165-8</w:t>
+              <w:t xml:space="preserve">Sciences et technologies émergentes : pourquoi tant de promesses ? Audétat, M. (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.211-227, 2015, 9782705691066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01354899v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d'une offre de formation dans les nanotechnologies</w:t>
+                <w:t xml:space="preserve">Forces de rappel disciplinaires et soutien à l’interdisciplinarité dans les « sciences stratégiques » : l’exemple de la nanomédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">B. Miège et D. Vinck. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gorga, Adriana; Leresche, Jean-Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les masques de la convergence. Enquêtes sur sciences, industries et aménagements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.349-364, 2012</w:t>
+              <w:t xml:space="preserve">Transformations des disciplines académiques : entre innovation et résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Contemporaines, pp.46-62, 2014, 978-2-8130-0165-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00667844v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les entretiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction d'une offre de formation dans les nanotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bréchon, Pierre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Miège et D. Vinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes quantitatives, enquêtes qualitatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.65-82, 2011, Politique en plus</w:t>
+              <w:t xml:space="preserve">Les masques de la convergence. Enquêtes sur sciences, industries et aménagements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.349-364, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00735830v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparer un plan d'enquête</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
+                <w:t xml:space="preserve">Analyser les entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
+              <w:t xml:space="preserve">Bréchon, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-45, 2011, Politique en plus</w:t>
+              <w:t xml:space="preserve">Enquêtes quantitatives, enquêtes qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.65-82, 2011, Politique en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00733743v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing authority relations within French academic research units since the 1960s: from patronage to partnership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparer un plan d'enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">R. Whitley, J. Gläser and L. Engwall. </w:t>
+              <w:t xml:space="preserve">Pierre Bréchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfiguring Knowledge Production: Changing Authority Relations in the Sciences and Their Consequences for Intellectual Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.184-210, 2010</w:t>
+              <w:t xml:space="preserve">Enquêtes qualitatives, enquêtes quantitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.31-45, 2011, Politique en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00667826v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les personnels de l'enseignement supérieur : débats historiques et perspectives européennes</w:t>
+                <w:t xml:space="preserve">Changing authority relations within French academic research units since the 1960s: from patronage to partnership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hollard, M., et Saez, G. </w:t>
+              <w:t xml:space="preserve">R. Whitley, J. Gläser and L. Engwall. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique, science et action publique - La référence à Pierre Mendès France et les débats actuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'université de Grenoble, pp.197-209, 2010</w:t>
+              <w:t xml:space="preserve">Reconfiguring Knowledge Production: Changing Authority Relations in the Sciences and Their Consequences for Intellectual Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.184-210, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00576357v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00667826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les personnels de l'enseignement supérieur : débats historiques et perspectives européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hollard, M., et Saez, G. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique, science et action publique - La référence à Pierre Mendès France et les débats actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Grenoble, pp.197-209, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00576357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser les incertitudes locales dans le contexte d'une nouvelle recherche-technologie : le cas d'un laboratoire de protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Chalas, Claude Gilbert, Dominique Vinck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les acteurs s'arrangent avec l'incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.43-58, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4751,161 +5213,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre discrimination et autocensure. Les carrières des femmes dans l'enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mangematin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Musselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5052,51 +5514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439251378192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Chiapperino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2024.1367791" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25168657221113149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Auroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Romijn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00248-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39930" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419897001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018420908233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvz019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Potdevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.3374" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZBF56V13-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolez Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.64919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.591.0071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0473" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.024.0523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560540v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doerte Bemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484381" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969472v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-013-9628-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.071.0013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726710393537" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pernot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031524v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818119v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667844v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185533v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288090v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Louvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01622439251378192" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117575" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04464853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Chiapperino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2024.1367791" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Degache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tournay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Li Vigni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Raimbault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30365" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03726789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25168657221113149" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Auroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342313v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39930" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Romijn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41292-021-00248-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018419897001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rial-Sebbag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018420908233" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvz019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Potdevin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.3374" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZBF56V13-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolez Antoine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Granjou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.64919" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.591.0071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0473" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.561.0075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.024.0523" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10734-013-9628-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01560540v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doerte Bemme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721813484381" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.071.0013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667812v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018726710393537" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387827v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00194225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desmarais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pernot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saglio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185598v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Berenguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Belen Ojeda Trujillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helme-Guizon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany C Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.30500" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818119v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531624v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aud&#233;tat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354899v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gonthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735830v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733743v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667826v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Musselin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>