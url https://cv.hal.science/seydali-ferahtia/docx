--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -66,351 +66,351 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Pitch-Angle Control of Floating Offshore Wind Turbines Using Optimized Active Disturbance Rejection Control</w:t>
+                <w:t xml:space="preserve">Hybrid Physics–Informed and Machine Learning Model for Accurate Lithium‐Ion Battery Voltage Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeddine Houari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
+                <w:t xml:space="preserve">Roozbeh Cesi Lineact Sadeghian Broujeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40866-025-00317-6⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/est2.70357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494628v1</w:t>
+                <w:t xml:space="preserve">hal-05494631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Physics–Informed and Machine Learning Model for Accurate Lithium‐Ion Battery Voltage Prediction</w:t>
+                <w:t xml:space="preserve">Robust Pitch-Angle Control of Floating Offshore Wind Turbines Using Optimized Active Disturbance Rejection Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roozbeh Sadeghian Broujeny</w:t>
+                <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 8 (1), </w:t>
+              <w:t xml:space="preserve">Smart Grids and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/est2.70357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40866-025-00317-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494631v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating Offshore Wind Turbine Optimized Control for Power Regulation With Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
@@ -461,51 +461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on energy management and control of direct current microgrid for smart cities and industry: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Cioara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -576,364 +576,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified bald eagle search algorithm for lithium-ion battery model parameters extraction</w:t>
+                <w:t xml:space="preserve">Red-tailed hawk algorithm for numerical optimization and real-world problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saad Motahhir</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.08.025⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38778-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391439v1</w:t>
+                <w:t xml:space="preserve">hal-04182132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-tailed hawk algorithm for numerical optimization and real-world problems</w:t>
+                <w:t xml:space="preserve">Modified bald eagle search algorithm for lithium-ion battery model parameters extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegazy Rezk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Motahhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.12950. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.357-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38778-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182132v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Strategy for Floating Offshore Wind Turbines Based on Grey Wolf Optimizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ait-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Saim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Fathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 48 (6), pp.103983. </w:t>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Chouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 239, pp.122096. </w:t>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djeroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Zeghlache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1778,278 +1778,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal parameter identification strategy applied to lithium‐ion battery model</w:t>
+                <w:t xml:space="preserve">A hybrid power system based on fuel cell, photovoltaic source and supercapacitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Zeghlache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (11), pp.16741-16753. </w:t>
+              <w:t xml:space="preserve">SN Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (5), pp.940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.6921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42452-020-2709-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628487v1</w:t>
+                <w:t xml:space="preserve">hal-03628530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid power system based on fuel cell, photovoltaic source and supercapacitor</w:t>
+                <w:t xml:space="preserve">Robust power control using active disturbance rejection controller for floating offshore wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Applied Sciences</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Castello de la Plana, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628530v1</w:t>
+                <w:t xml:space="preserve">hal-04637263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2080,358 +2086,218 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and control of FOWT using OpenFAST/Matlab co-simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IREENA - Institut de Recherche sur l'Energie Electrique de Nantes-Atlantique (IREENA) EA 4642; Nantes Université. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation et contrôle de FOWT à l'aide de la co-simulation OpenFAST/Matlab Guide de l'utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREENA - Institut de Recherche sur l'Energie Electrique de Nantes-Atlantique (IREENA) EA 4642. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Aït-Ahmed</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04858236v1</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-04637263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2578,51 +2444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-025-00317-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Sadeghian Broujeny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.70357" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04588628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cioara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouznit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.08.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38778-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04258843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011595" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Achaibou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djeroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.103983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061660" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.6921" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2709-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858236v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04637263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Cesi Lineact Sadeghian Broujeny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.70357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-025-00317-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04588628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cioara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouznit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38778-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.08.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04258843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011595" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Achaibou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djeroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.103983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061660" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2709-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04637263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>