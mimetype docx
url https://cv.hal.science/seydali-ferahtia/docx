--- v1 (2026-04-18)
+++ v2 (2026-05-20)
@@ -576,295 +576,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-tailed hawk algorithm for numerical optimization and real-world problems</w:t>
+                <w:t xml:space="preserve">Modified bald eagle search algorithm for lithium-ion battery model parameters extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegazy Rezk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Djerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Houari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Motahhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-38778-3⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134, pp.357-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182132v1</w:t>
+                <w:t xml:space="preserve">hal-04391439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified bald eagle search algorithm for lithium-ion battery model parameters extraction</w:t>
+                <w:t xml:space="preserve">Red-tailed hawk algorithm for numerical optimization and real-world problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydali Ferahtia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegazy Rezk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Djerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saad Motahhir</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 134, pp.357-379. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2022.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-38778-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391439v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Strategy for Floating Offshore Wind Turbines Based on Grey Wolf Optimizer</w:t>
               </w:r>
@@ -2444,51 +2444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Cesi Lineact Sadeghian Broujeny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.70357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-025-00317-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04588628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cioara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouznit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38778-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.08.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04258843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011595" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Achaibou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djeroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.103983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061660" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2709-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04637263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydali Ferahtia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Cesi Lineact Sadeghian Broujeny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.70357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Houari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ait-Ahmed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40866-025-00317-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977477v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3520365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04588628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Cioara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouznit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2024.123501" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djerioui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Motahhir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2022.08.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38778-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04258843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Saim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132011595" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Achaibou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Chouder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/est2.428" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Djeroui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.103983" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Zeghlache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121777" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.122096" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14061660" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2709-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04637263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad A&#239;t-Ahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858231v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>