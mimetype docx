--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,685 +100,685 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography Using Iteratively Refined Wavefield Reconstruction Inversion: A Simulation Study</w:t>
+                <w:t xml:space="preserve">Time-domain extended-source full-waveform inversion: Algorithm and practical workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mohsen Ranjbaran</w:t>
+                <w:t xml:space="preserve">Gaoshan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Operto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamran Avanaki</w:t>
+                <w:t xml:space="preserve">Hossein S Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3324922⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (2), pp.R73-R94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2023-0055.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922071v1</w:t>
+                <w:t xml:space="preserve">hal-04672765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain extended-source full-waveform inversion: Algorithm and practical workflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography Using Iteratively Refined Wavefield Reconstruction Inversion: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Ranjbaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Gholami</w:t>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein S Aghamiry</w:t>
+                <w:t xml:space="preserve">Kamran Avanaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (2), pp.R73-R94. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.874-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEO2023-0055.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3324922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672765v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplier waveform inversion: A reduced-space full-waveform inversion by the method of multipliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0343.1⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154983v1</w:t>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helmholtz-equation solution in nonsmooth media by a physics-informed neural network incorporating quadratic terms and a perfectly matching layer condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (4), pp.T185-T202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0479.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz-equation solution in nonsmooth media by a physics-informed neural network incorporating quadratic terms and a perfectly matching layer condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanqi Wu</w:t>
+                <w:t xml:space="preserve">Multiplier waveform inversion: A reduced-space full-waveform inversion by the method of multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jianwei Ma</w:t>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 88 (4), pp.T185-T202. </w:t>
+              <w:t xml:space="preserve">, 2023, 88 (3), pp.R339-R354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0479.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0343.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154997v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized Source Sketching for Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Aghazade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -825,90 +825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate 3D frequency-domain seismic wave modeling with the wavelength-adaptive 27-point finite-difference stencil: a tool for full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,90 +942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson-accelerated augmented Lagrangian for extended waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Aghazade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (1), pp.R79-R91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1098,64 +1098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (5), pp.1-84. </w:t>
@@ -1193,51 +1193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADMM-based full-waveform inversion for microseismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,77 +1310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-space full-waveform inversion in the time domain with the augmented Lagrangian method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (1), pp.R63-R77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1408,512 +1408,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient extended-search space full-waveform inversion with unknown source signatures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Complex-Valued Imaging with Total Variation Regularization: An Application to Full-Waveform Inversion in Visco-acoustic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab202⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.58-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1344780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268633v1</w:t>
+                <w:t xml:space="preserve">hal-03112082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued Imaging with Total Variation Regularization: An Application to Full-Waveform Inversion in Visco-acoustic Media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+                <w:t xml:space="preserve">Full Waveform Inversion by Proximal Newton Method using Adaptive Regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.58-91. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (1), pp.169-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1344780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112082v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Waveform Inversion by Proximal Newton Method using Adaptive Regularization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Operto</w:t>
+                <w:t xml:space="preserve">On efficient frequency-domain full-waveform inversion with extended search space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa434⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (2), pp.R237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2020-0478.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937013v1</w:t>
+                <w:t xml:space="preserve">hal-03112083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On efficient frequency-domain full-waveform inversion with extended search space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient extended-search space full-waveform inversion with unknown source signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mamfoumbi-Ozoumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (2), pp.R237. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227 (1), pp.257-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2020-0478.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112083v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter wavefield reconstruction inversion for wavespeed and attenuation with bound constraints and total variation regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (4), pp.R381-R396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1947,77 +1947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and efficient data-assimilated wavefield reconstruction in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (2), pp.A1-W16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2051,77 +2051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Regularization of Full-Waveform Inversion for Imaging Piecewise Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (2), pp.1192-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2168,51 +2168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal-scale depth imaging via joint full-waveform inversion of ocean-bottom seismometer data and pre-stack depth migration of multichannel seismic data: a case study from the eastern Nankai Trough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2272,77 +2272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving full-waveform inversion by wavefield reconstruction with the alternating direction method of multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84 (1), pp.1JF-Z5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,77 +2376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing bound constraints and total-variation regularization in extended full waveform inversion with the alternating direction method of multiplier: application to large contrast media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218 (2), pp.855-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.1431-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2584,77 +2584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADMM-based multiparameter wavefield reconstruction inversion in VTI acoustic media with TV regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.1316-1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval- Q estimation and compensation: An adaptive dictionary-learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2922,51 +2922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained nonlinear amplitude variation with offset inversion using Zoeppritz equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Abbasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3026,51 +3026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteratively re-weighted and refined least squares algorithm for robust inversion of geophysical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3221,77 +3221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D frequency-domain full waveform inversion with a parallel Block Low-Rank multifrontal direct solver: application to OBC data from the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3485,51 +3485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-D frequency-domain mono-parameter full-waveform inversion of ocean-bottom cable data: application to Valhall in the visco-acoustic vertical transverse isotropic approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,429 +3613,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust absorbing layer method for anisotropic seismic wave modeling</w:t>
+                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 279, pp.218 - 240. </w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (6), pp.1353 - 1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888511v1</w:t>
+                <w:t xml:space="preserve">hal-01966596v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
+                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
+              <w:t xml:space="preserve">Seismic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966596v3</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
+                <w:t xml:space="preserve">A robust absorbing layer method for anisotropic seismic wave modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 279, pp.218 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02016711v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Approach of Seismic Full Waveform Inversion</w:t>
               </w:r>
@@ -4168,51 +4168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which data residual norm for robust elastic frequency-domain full waveform inversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4272,51 +4272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging of complex onshore structures by 2D elastic frequency-domain full-waveform inversion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4376,77 +4376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FWT2D: A massively parallel program for frequency-domain full-waveform tomography of wide-aperture seismic data—Part 2: Numerical examples and scalability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4505,51 +4505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-difference frequency-domain modeling of viscoacoustic wave propagation in 2D tilted transversely isotropic (TTI) media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4635,51 +4635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of full-waveform inversion in exploration geophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (6), pp.WCC1 (online). </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4726,77 +4726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FWT2D: A massively parallel program for frequency-domain full-waveform tomography of wide-aperture seismic data—Part 1: Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4868,51 +4868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity model building by 3D frequency-domain full-waveform inversion of wide-aperture seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Ben Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 175, pp.541-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56, pp.505-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5167,77 +5167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite-difference frequency-domain modeling of visco-acoustic wave propagation using a massively parallel direct solver: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal seismic imaging from multifold ocean bottom seismometer data by frequency domain full waveform tomography: Application to the eastern Nankai trough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5457,51 +5457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millard F. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (9), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5567,90 +5567,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain FWI of full-azimuth/long-offset OBN data - The Gorgon-data FWI case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5727,51 +5727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri H Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6017,77 +6017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust ADMM-based wavefield reconstruction inversion with phase retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Antonio, France. pp.1526-1530, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6418,663 +6418,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Absorbing Layer Method for Seismic Wave Simulation in Anisotropic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140818⟩</w:t>
+              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888480v1</w:t>
+                <w:t xml:space="preserve">hal-02009506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic multi-parameter FWI for the reconstruction of P-wave velocity, density and attenuation: preconditioned truncated Newton approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Exploration Geophysicists International Exposition and 85th Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2015-5875643.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009501v1</w:t>
+                <w:t xml:space="preserve">hal-02009481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009506v1</w:t>
+                <w:t xml:space="preserve">hal-02009483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Robust Absorbing Layer Method for Seismic Wave Simulation in Anisotropic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009481v1</w:t>
+                <w:t xml:space="preserve">hal-01888480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acoustic multi-parameter FWI for the reconstruction of P-wave velocity, density and attenuation: preconditioned truncated Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Society of Exploration Geophysicists International Exposition and 85th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.1198-1203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2015-5875643.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009483v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
               </w:r>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7194,51 +7194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3417-3421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7471,51 +7471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7556,351 +7556,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-surface Full Waveform Inversion Using Surface Waves and Reflected Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clement Weisbecker</w:t>
+                <w:t xml:space="preserve">Isabella Masoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition - Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141140⟩</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888426v1</w:t>
+                <w:t xml:space="preserve">hal-01887705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface Full Waveform Inversion Using Surface Waves and Reflected Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Masoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhou</w:t>
+                <w:t xml:space="preserve">Clement Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition - Workshops</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887705v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain finite-difference modeling of accoustic wave propagation using a masively parallel direct solver: a feasable study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,77 +7951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain finite-difference modeling of acoustic wave propagation using a massively parallel direct solver: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,51 +8139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8227,51 +8227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8315,51 +8315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8546,51 +8546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Ranjbaran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Avanaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3324922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Aghamiry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2023-0055.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0343.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0479.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aghazade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3131039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0409.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0702.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aghamiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gholami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malcolm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0186.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mamfoumbi-Ozoumet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112082v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344780" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa434" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0478.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0596.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0535.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2944464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Yamada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-765-2019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0093.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz189" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0282.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0001.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abbasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0543.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12593" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00544940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3379323" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3215771" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sourbier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0QX5VNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3238367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWV8CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2957948" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200052v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03839.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00710.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2759835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Borissova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millard F. Coffin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Aghamiry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Tournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3427414.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3426277.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216189.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900871" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghamiry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2996968.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369987" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S. Aghamiry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Aghamiry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2023-0055.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Ranjbaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Avanaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3324922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0479.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0343.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aghazade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3131039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0409.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0702.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aghamiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gholami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malcolm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0186.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0478.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mamfoumbi-Ozoumet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0596.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0535.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2944464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Yamada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-765-2019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0093.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz189" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0282.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0001.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abbasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0543.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12593" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00544940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3379323" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3215771" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sourbier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0QX5VNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3238367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWV8CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2957948" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200052v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03839.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00710.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2759835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Borissova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millard F. Coffin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Aghamiry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Tournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3427414.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3426277.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216189.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900871" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghamiry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2996968.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369987" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S. Aghamiry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>