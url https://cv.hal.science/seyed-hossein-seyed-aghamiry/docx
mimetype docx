--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Seyed Hossein Seyed Aghamiry </w:t>
+        <w:t xml:space="preserve"> Hossein Aghamiry </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -100,685 +100,685 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain extended-source full-waveform inversion: Algorithm and practical workflow</w:t>
+                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography Using Iteratively Refined Wavefield Reconstruction Inversion: A Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+                <w:t xml:space="preserve">Seyed Mohsen Ranjbaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein S Aghamiry</w:t>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Avanaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2023-0055.1⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.874-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3324922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672765v1</w:t>
+                <w:t xml:space="preserve">hal-04922071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography Using Iteratively Refined Wavefield Reconstruction Inversion: A Simulation Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-domain extended-source full-waveform inversion: Algorithm and practical workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamran Avanaki</w:t>
+                <w:t xml:space="preserve">Hossein S Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (2), pp.874-885. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (2), pp.R73-R94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3324922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/GEO2023-0055.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922071v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplier waveform inversion: A reduced-space full-waveform inversion by the method of multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (3), pp.R339-R354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0343.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+                <w:t xml:space="preserve">hal-04154983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz-equation solution in nonsmooth media by a physics-informed neural network incorporating quadratic terms and a perfectly matching layer condition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Operto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0479.1⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154997v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplier waveform inversion: A reduced-space full-waveform inversion by the method of multipliers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Helmholtz-equation solution in nonsmooth media by a physics-informed neural network incorporating quadratic terms and a perfectly matching layer condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 88 (3), pp.R339-R354. </w:t>
+              <w:t xml:space="preserve">, 2023, 88 (4), pp.T185-T202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0343.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0479.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154983v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized Source Sketching for Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Aghazade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -825,90 +825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate 3D frequency-domain seismic wave modeling with the wavelength-adaptive 27-point finite-difference stencil: a tool for full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -942,90 +942,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson-accelerated augmented Lagrangian for extended waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Aghazade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (1), pp.R79-R91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1098,64 +1098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (5), pp.1-84. </w:t>
@@ -1193,51 +1193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADMM-based full-waveform inversion for microseismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,77 +1310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-space full-waveform inversion in the time domain with the augmented Lagrangian method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (1), pp.R63-R77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1408,512 +1408,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued Imaging with Total Variation Regularization: An Application to Full-Waveform Inversion in Visco-acoustic Media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficient extended-search space full-waveform inversion with unknown source signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mamfoumbi-Ozoumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1344780⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227 (1), pp.257-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112082v1</w:t>
+                <w:t xml:space="preserve">hal-03268633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Waveform Inversion by Proximal Newton Method using Adaptive Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224 (1), pp.169-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaa434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On efficient frequency-domain full-waveform inversion with extended search space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complex-Valued Imaging with Total Variation Regularization: An Application to Full-Waveform Inversion in Visco-acoustic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.58-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1344780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2020-0478.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03112083v1</w:t>
+                <w:t xml:space="preserve">hal-03112082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient extended-search space full-waveform inversion with unknown source signatures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On efficient frequency-domain full-waveform inversion with extended search space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 227 (1), pp.257-274. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (2), pp.R237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2020-0478.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268633v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparameter wavefield reconstruction inversion for wavespeed and attenuation with bound constraints and total variation regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (4), pp.R381-R396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1947,77 +1947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and efficient data-assimilated wavefield reconstruction in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (2), pp.A1-W16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2051,77 +2051,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Regularization of Full-Waveform Inversion for Imaging Piecewise Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (2), pp.1192-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2149,512 +2149,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal-scale depth imaging via joint full-waveform inversion of ocean-bottom seismometer data and pre-stack depth migration of multichannel seismic data: a case study from the eastern Nankai Trough</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving full-waveform inversion by wavefield reconstruction with the alternating direction method of multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasuhiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-10-765-2019⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (1), pp.1JF-Z5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2018-0093.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166869v1</w:t>
+                <w:t xml:space="preserve">hal-02116050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving full-waveform inversion by wavefield reconstruction with the alternating direction method of multipliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Implementing bound constraints and total-variation regularization in extended full waveform inversion with the alternating direction method of multiplier: application to large contrast media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2018-0093.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (2), pp.855-872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116050v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing bound constraints and total-variation regularization in extended full waveform inversion with the alternating direction method of multiplier: application to large contrast media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Implementing bound constraints and total-variation regularization in extended full-waveform inversion with the alternating direction method of multiplier: application to large contrast media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 218 (2), pp.855-872. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz189⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 219 (2), pp.1431-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166848v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Implementing bound constraints and total-variation regularization in extended full-waveform inversion with the alternating direction method of multiplier: application to large contrast media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crustal-scale depth imaging via joint full-waveform inversion of ocean-bottom seismometer data and pre-stack depth migration of multichannel seismic data: a case study from the eastern Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 219 (2), pp.1431-1431. </w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.765-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/se-10-765-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575401v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADMM-based multiparameter wavefield reconstruction inversion in VTI acoustic media with TV regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.1316-1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval- Q estimation and compensation: An adaptive dictionary-learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2922,51 +2922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained nonlinear amplitude variation with offset inversion using Zoeppritz equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Abbasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3026,51 +3026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteratively re-weighted and refined least squares algorithm for robust inversion of geophysical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3215,321 +3215,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast 3D frequency-domain full waveform inversion with a parallel Block Low-Rank multifrontal direct solver: application to OBC data from the North Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+                <w:t xml:space="preserve">Direct and indirect inversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2016-0052.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.1107 - 1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-016-9587-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349119v1</w:t>
+                <w:t xml:space="preserve">hal-01744867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and indirect inversions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Virieux</w:t>
+                <w:t xml:space="preserve">Fast 3D frequency-domain full waveform inversion with a parallel Block Low-Rank multifrontal direct solver: application to OBC data from the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Théo Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (4), pp.1107 - 1121. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (6), pp.R363-R383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10950-016-9587-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2016-0052.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744867v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-D frequency-domain mono-parameter full-waveform inversion of ocean-bottom cable data: application to Valhall in the visco-acoustic vertical transverse isotropic approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,429 +3613,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
+                <w:t xml:space="preserve">A robust absorbing layer method for anisotropic seismic wave modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bretaudeau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stéphane Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (6), pp.1353 - 1375. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 279, pp.218 - 240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966596v3</w:t>
+                <w:t xml:space="preserve">hal-01888511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
+                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (6), pp.1353 - 1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016711v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966596v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust absorbing layer method for anisotropic seismic wave modeling</w:t>
+                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seismic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.09.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01888511v1</w:t>
+                <w:t xml:space="preserve">hal-02016711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Approach of Seismic Full Waveform Inversion</w:t>
               </w:r>
@@ -4168,51 +4168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which data residual norm for robust elastic frequency-domain full waveform inversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4253,563 +4253,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00544940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging of complex onshore structures by 2D elastic frequency-domain full-waveform inversion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finite-difference frequency-domain modeling of viscoacoustic wave propagation in 2D tilted transversely isotropic (TTI) media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCC105-WCC118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3215771⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 74, pp.T5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3157243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00418640v1</w:t>
+                <w:t xml:space="preserve">hal-00413561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FWT2D: A massively parallel program for frequency-domain full-waveform tomography of wide-aperture seismic data—Part 2: Numerical examples and scalability analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An overview of full-waveform inversion in exploration geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 35 (3), pp.496-514. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCC1 (online). </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2008.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/1.3238367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00354706v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-difference frequency-domain modeling of viscoacoustic wave propagation in 2D tilted transversely isotropic (TTI) media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seismic imaging of complex onshore structures by 2D elastic frequency-domain full-waveform inversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John E. Anderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 74, pp.T5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3157243⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCC105-WCC118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3215771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413561v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00418640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of full-waveform inversion in exploration geophysics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FWT2D: A massively parallel program for frequency-domain full-waveform tomography of wide-aperture seismic data—Part 2: Numerical examples and scalability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (3), pp.496-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2008.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/1.3238367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00457989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00354706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FWT2D: A massively parallel program for frequency-domain full-waveform tomography of wide-aperture seismic data—Part 1: Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (3), pp.487-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4868,51 +4868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity model building by 3D frequency-domain full-waveform inversion of wide-aperture seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Ben Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 175, pp.541-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56, pp.505-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5167,90 +5167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite-difference frequency-domain modeling of visco-acoustic wave propagation using a massively parallel direct solver: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal seismic imaging from multifold ocean bottom seismometer data by frequency domain full waveform tomography: Application to the eastern Nankai trough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5457,51 +5457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millard F. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (9), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5567,90 +5567,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain FWI of full-azimuth/long-offset OBN data - The Gorgon-data FWI case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5727,51 +5727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5822,51 +5822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri H Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5926,51 +5926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous wavespeed and attenuation reconstruction by complex-valued optimization with adaptive BM3D regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6017,77 +6017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust ADMM-based wavefield reconstruction inversion with phase retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Antonio, France. pp.1526-1530, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6418,663 +6418,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
+                <w:t xml:space="preserve">A Robust Absorbing Layer Method for Seismic Wave Simulation in Anisotropic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009506v1</w:t>
+                <w:t xml:space="preserve">hal-01888480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acoustic multi-parameter FWI for the reconstruction of P-wave velocity, density and attenuation: preconditioned truncated Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
+              <w:t xml:space="preserve">Society of Exploration Geophysicists International Exposition and 85th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.1198-1203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/segam2015-5875643.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009481v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Monteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
+              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009483v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Absorbing Layer Method for Seismic Wave Simulation in Anisotropic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140818⟩</w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888480v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic multi-parameter FWI for the reconstruction of P-wave velocity, density and attenuation: preconditioned truncated Newton approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Exploration Geophysicists International Exposition and 85th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.1198-1203, </w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2015-5875643.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009501v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
               </w:r>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7194,51 +7194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7246,51 +7246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3417-3421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7471,51 +7471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7556,377 +7556,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface Full Waveform Inversion Using Surface Waves and Reflected Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Masoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhou</w:t>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition - Workshops</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140531⟩</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887705v1</w:t>
+                <w:t xml:space="preserve">hal-01888426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-surface Full Waveform Inversion Using Surface Waves and Reflected Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Weisbecker</w:t>
+                <w:t xml:space="preserve">Isabella Masoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition - Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888426v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain finite-difference modeling of accoustic wave propagation using a masively parallel direct solver: a feasable study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society of Exploration Geophysicists (SEG 2006), New Orleans (USA), 01/10/06-06/10/06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, United States. pp.2265--2269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7951,103 +7951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain finite-difference modeling of acoustic wave propagation using a massively parallel direct solver: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG 2006 - 76th International Exposition and Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, New Orleans, United States. pp.2265-2269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8139,51 +8139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8227,51 +8227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8315,51 +8315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8546,51 +8546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Aghamiry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2023-0055.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Ranjbaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Avanaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3324922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0479.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0343.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aghazade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3131039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0409.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0702.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aghamiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gholami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malcolm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0186.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0478.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mamfoumbi-Ozoumet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0596.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0535.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2944464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Yamada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-765-2019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0093.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz189" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz386" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0282.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0001.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abbasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0543.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12593" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00544940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3379323" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3215771" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sourbier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0QX5VNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3238367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWV8CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2957948" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200052v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03839.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00710.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2759835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Borissova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millard F. Coffin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Aghamiry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Tournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3427414.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3426277.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216189.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900871" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghamiry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2996968.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369987" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S. Aghamiry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Ranjbaran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Avanaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3324922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Aghamiry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2023-0055.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0343.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0479.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aghazade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3131039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0409.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0702.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aghamiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gholami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malcolm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0186.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mamfoumbi-Ozoumet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa434" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0478.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0596.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0535.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2944464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0093.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz386" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-765-2019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0282.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0001.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abbasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0543.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12593" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00544940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3379323" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3238367" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3215771" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sourbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0QX5VNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWV8CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2957948" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200052v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03839.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00710.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2759835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Borissova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millard F. Coffin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Aghamiry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Tournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3427414.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3426277.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216189.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900871" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghamiry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2996968.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369987" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S. Aghamiry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8843,39 +8843,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Seyed Hossein Seyed Aghamiry</dc:title>
+  <dc:title>Hossein Aghamiry</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>