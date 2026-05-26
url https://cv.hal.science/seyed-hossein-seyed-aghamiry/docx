--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -100,1144 +100,1144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography Using Iteratively Refined Wavefield Reconstruction Inversion: A Simulation Study</w:t>
+                <w:t xml:space="preserve">Time-domain extended-source full-waveform inversion: Algorithm and practical workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mohsen Ranjbaran</w:t>
+                <w:t xml:space="preserve">Gaoshan Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Operto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamran Avanaki</w:t>
+                <w:t xml:space="preserve">Hossein S Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3324922⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (2), pp.R73-R94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2023-0055.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922071v1</w:t>
+                <w:t xml:space="preserve">hal-04672765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain extended-source full-waveform inversion: Algorithm and practical workflow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Photoacoustic Tomography Using Iteratively Refined Wavefield Reconstruction Inversion: A Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Ranjbaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaoshan Guo</w:t>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Gholami</w:t>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein S Aghamiry</w:t>
+                <w:t xml:space="preserve">Kamran Avanaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (2), pp.R73-R94. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2), pp.874-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEO2023-0055.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2023.3324922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672765v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplier waveform inversion: A reduced-space full-waveform inversion by the method of multipliers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Buttari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0343.1⟩</w:t>
+              <w:t xml:space="preserve">Leading Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154983v1</w:t>
+                <w:t xml:space="preserve">hal-03922986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is 3D frequency-domain FWI of full-azimuth/long-offset OBN data feasible? The Gorgon case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helmholtz-equation solution in nonsmooth media by a physics-informed neural network incorporating quadratic terms and a perfectly matching layer condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqi Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leading Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/tle42030173.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (4), pp.T185-T202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0479.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922986v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz-equation solution in nonsmooth media by a physics-informed neural network incorporating quadratic terms and a perfectly matching layer condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanqi Wu</w:t>
+                <w:t xml:space="preserve">Multiplier waveform inversion: A reduced-space full-waveform inversion by the method of multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jianwei Ma</w:t>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 88 (4), pp.T185-T202. </w:t>
+              <w:t xml:space="preserve">, 2023, 88 (3), pp.R339-R354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2022-0479.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2022-0343.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154997v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Source Sketching for Full Waveform Inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Accurate 3D frequency-domain seismic wave modeling with the wavelength-adaptive 27-point finite-difference stencil: a tool for full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3131039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2021-0606.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478761v1</w:t>
+                <w:t xml:space="preserve">hal-03592166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate 3D frequency-domain seismic wave modeling with the wavelength-adaptive 27-point finite-difference stencil: a tool for full waveform inversion</w:t>
+                <w:t xml:space="preserve">Randomized Source Sketching for Full Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Aghazade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-66. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2021-0606.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2021.3131039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592166v1</w:t>
+                <w:t xml:space="preserve">hal-03478761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson-accelerated augmented Lagrangian for extended waveform inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional finite-difference finite-element frequency-domain wave simulation with multi-level optimized additive Schwarz domain-decomposition preconditioner: A tool for FWI of sparse node datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 87 (1), pp.R79-R91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2021-0409.1⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 87 (5), pp.1-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2021-0702.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478751v1</w:t>
+                <w:t xml:space="preserve">hal-03942570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional finite-difference finite-element frequency-domain wave simulation with multi-level optimized additive Schwarz domain-decomposition preconditioner: A tool for FWI of sparse node datasets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anderson-accelerated augmented Lagrangian for extended waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Aghazade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 87 (5), pp.1-84. </w:t>
+              <w:t xml:space="preserve">, 2022, 87 (1), pp.R79-R91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2021-0702.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2021-0409.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942570v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADMM-based full-waveform inversion for microseismic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,77 +1310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended-space full-waveform inversion in the time domain with the augmented Lagrangian method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (1), pp.R63-R77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1408,720 +1408,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient extended-search space full-waveform inversion with unknown source signatures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Complex-Valued Imaging with Total Variation Regularization: An Application to Full-Waveform Inversion in Visco-acoustic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab202⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.58-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1344780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268633v1</w:t>
+                <w:t xml:space="preserve">hal-03112082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Waveform Inversion by Proximal Newton Method using Adaptive Regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 224 (1), pp.169-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaa434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued Imaging with Total Variation Regularization: An Application to Full-Waveform Inversion in Visco-acoustic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On efficient frequency-domain full-waveform inversion with extended search space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1344780⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (2), pp.R237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2020-0478.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112082v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On efficient frequency-domain full-waveform inversion with extended search space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient extended-search space full-waveform inversion with unknown source signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mamfoumbi-Ozoumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (2), pp.R237. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227 (1), pp.257-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2020-0478.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112083v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparameter wavefield reconstruction inversion for wavespeed and attenuation with bound constraints and total variation regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate and efficient data-assimilated wavefield reconstruction in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 85 (4), pp.R381-R396. </w:t>
+              <w:t xml:space="preserve">, 2020, 85 (2), pp.A1-W16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2019-0596.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2019-0535.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586007v1</w:t>
+                <w:t xml:space="preserve">hal-02456630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate and efficient data-assimilated wavefield reconstruction in the time domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiparameter wavefield reconstruction inversion for wavespeed and attenuation with bound constraints and total variation regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 85 (2), pp.A1-W16. </w:t>
+              <w:t xml:space="preserve">, 2020, 85 (4), pp.R381-R396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2019-0535.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2019-0596.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456630v1</w:t>
+                <w:t xml:space="preserve">hal-02586007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Regularization of Full-Waveform Inversion for Imaging Piecewise Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 58 (2), pp.1192-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2149,512 +2149,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving full-waveform inversion by wavefield reconstruction with the alternating direction method of multipliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crustal-scale depth imaging via joint full-waveform inversion of ocean-bottom seismometer data and pre-stack depth migration of multichannel seismic data: a case study from the eastern Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Górszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/geo2018-0093.1⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (3), pp.765-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-10-765-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116050v1</w:t>
+                <w:t xml:space="preserve">hal-02166869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing bound constraints and total-variation regularization in extended full waveform inversion with the alternating direction method of multiplier: application to large contrast media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218 (2), pp.855-872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggz189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Implementing bound constraints and total-variation regularization in extended full-waveform inversion with the alternating direction method of multiplier: application to large contrast media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.1431-1431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggz386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal-scale depth imaging via joint full-waveform inversion of ocean-bottom seismometer data and pre-stack depth migration of multichannel seismic data: a case study from the eastern Nankai Trough</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Improving full-waveform inversion by wavefield reconstruction with the alternating direction method of multipliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasuhiro Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (3), pp.765-784. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (1), pp.1JF-Z5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-10-765-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/geo2018-0093.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166869v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADMM-based multiparameter wavefield reconstruction inversion in VTI acoustic media with TV regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219 (2), pp.1316-1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval- Q estimation and compensation: An adaptive dictionary-learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2922,51 +2922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained nonlinear amplitude variation with offset inversion using Zoeppritz equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Abbasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3026,51 +3026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteratively re-weighted and refined least squares algorithm for robust inversion of geophysical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.201-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3260,51 +3260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3351,109 +3351,109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast 3D frequency-domain full waveform inversion with a parallel Block Low-Rank multifrontal direct solver: application to OBC data from the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amestoy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alfredo Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Mary</w:t>
+                <w:t xml:space="preserve">Theo Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (6), pp.R363-R383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3485,90 +3485,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3-D frequency-domain mono-parameter full-waveform inversion of ocean-bottom cable data: application to Valhall in the visco-acoustic vertical transverse isotropic approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3613,429 +3613,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust absorbing layer method for anisotropic seismic wave modeling</w:t>
+                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 279, pp.218 - 240. </w:t>
+              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (6), pp.1353 - 1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888511v1</w:t>
+                <w:t xml:space="preserve">hal-01966596v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full waveform inversion and the truncated Newton method: quantitative imaging of complex subsurface structures</w:t>
+                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Prospecting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2478.12136⟩</w:t>
+              <w:t xml:space="preserve">Seismic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966596v3</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMART: dissipative absorbing layer technique for general elastodynamics equations. Application as S-waves filter in acoustic TI media</w:t>
+                <w:t xml:space="preserve">A robust absorbing layer method for anisotropic seismic wave modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismic Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 279, pp.218 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2014.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2405-7495.2015113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02016711v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Approach of Seismic Full Waveform Inversion</w:t>
               </w:r>
@@ -4168,51 +4168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which data residual norm for robust elastic frequency-domain full waveform inversion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4259,51 +4259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-difference frequency-domain modeling of viscoacoustic wave propagation in 2D tilted transversely isotropic (TTI) media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,433 +4370,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of full-waveform inversion in exploration geophysics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic imaging of complex onshore structures by 2D elastic frequency-domain full-waveform inversion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCC1 (online). </w:t>
+              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCC105-WCC118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/1.3238367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/1.3215771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457989v1</w:t>
+                <w:t xml:space="preserve">insu-00418640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic imaging of complex onshore structures by 2D elastic frequency-domain full-waveform inversion.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">FWT2D: A massively parallel program for frequency-domain full-waveform tomography of wide-aperture seismic data—Part 2: Numerical examples and scalability analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amestoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/1.3215771⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (3), pp.496-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2008.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00418640v1</w:t>
+                <w:t xml:space="preserve">insu-00354706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FWT2D: A massively parallel program for frequency-domain full-waveform tomography of wide-aperture seismic data—Part 2: Numerical examples and scalability analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An overview of full-waveform inversion in exploration geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (6), pp.WCC1 (online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/1.3238367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2008.04.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00354706v1</w:t>
+                <w:t xml:space="preserve">hal-00457989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FWT2D: A massively parallel program for frequency-domain full-waveform tomography of wide-aperture seismic data—Part 1: Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4868,51 +4868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity model building by 3D frequency-domain full-waveform inversion of wide-aperture seismic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Ben Hadj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4985,51 +4985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 175, pp.541-559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56, pp.505-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5167,77 +5167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite-difference frequency-domain modeling of visco-acoustic wave propagation using a massively parallel direct solver: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves L'Excellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,51 +5301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal seismic imaging from multifold ocean bottom seismometer data by frequency domain full waveform tomography: Application to the eastern Nankai trough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5457,51 +5457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millard F. Coffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (9), 16 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5567,90 +5567,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain FWI of full-azimuth/long-offset OBN data - The Gorgon-data FWI case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buttari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5727,51 +5727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5796,77 +5796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale frequency-domain seismic wave modeling on h-adaptive tetrahedral meshes with iterative solver and multi-level domain-decomposition preconditioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri H Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5926,51 +5926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous wavespeed and attenuation reconstruction by complex-valued optimization with adaptive BM3D regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6017,77 +6017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust ADMM-based wavefield reconstruction inversion with phase retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Aghamiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Antonio, France. pp.1526-1530, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6418,663 +6418,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Absorbing Layer Method for Seismic Wave Simulation in Anisotropic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miniussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140818⟩</w:t>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888480v1</w:t>
+                <w:t xml:space="preserve">hal-02009481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic multi-parameter FWI for the reconstruction of P-wave velocity, density and attenuation: preconditioned truncated Newton approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Exploration Geophysicists International Exposition and 85th Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/segam2015-5875643.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009501v1</w:t>
+                <w:t xml:space="preserve">hal-02009506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoInv3D: A Scalable Forward Modeling Framework for Full Waveform Inversion Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Monteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guust Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second EAGE Workshop on High Performance Computing for Upstream</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201414031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009506v1</w:t>
+                <w:t xml:space="preserve">hal-02009483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D Frequency-domain Full-waveform Inversion of Ocean-bottom Cable Data - Application to Valhall in the Visco-ac</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Robust Absorbing Layer Method for Seismic Wave Simulation in Anisotropic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02009481v1</w:t>
+                <w:t xml:space="preserve">hal-01888480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Elastic Full Waveform Inversion of Teleseismic Data for High-resolution Ospheric Imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Acoustic multi-parameter FWI for the reconstruction of P-wave velocity, density and attenuation: preconditioned truncated Newton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th EAGE Conference and Exhibition 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">Society of Exploration Geophysicists International Exposition and 85th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, New Orleans, United States. pp.1198-1203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201413203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/segam2015-5875643.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009483v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and Frequency-domain FWI Implementations Based on Time Solver - Analysis of Computational Complexities</w:t>
               </w:r>
@@ -7086,64 +7086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7194,77 +7194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-domain Seismic Modeling Engine for 3D Visco-acoustic VTI Full Waveform Inversion of Fixed-spread Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7367,51 +7367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Denver, United States. pp.3417-3421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7471,51 +7471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7556,351 +7556,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-surface Full Waveform Inversion Using Surface Waves and Reflected Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clement Weisbecker</w:t>
+                <w:t xml:space="preserve">Isabella Masoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition - Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141140⟩</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888426v1</w:t>
+                <w:t xml:space="preserve">hal-01887705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-surface Full Waveform Inversion Using Surface Waves and Reflected Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Recent Forward Problem Developments Used for Frequency-domain FWI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthoumieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Masoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei Zhou</w:t>
+                <w:t xml:space="preserve">Clement Weisbecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition - Workshops</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.20140531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20141140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887705v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain finite-difference modeling of accoustic wave propagation using a masively parallel direct solver: a feasable study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,77 +7951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D frequency-domain finite-difference modeling of acoustic wave propagation using a massively parallel direct solver: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8139,51 +8139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8227,51 +8227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8315,51 +8315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein S. Aghamiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Operto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8546,51 +8546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Ranjbaran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Avanaki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3324922" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Aghamiry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2023-0055.1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0343.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0479.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aghazade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3131039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0409.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0702.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aghamiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gholami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malcolm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0186.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mamfoumbi-Ozoumet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa434" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112082v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0478.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0596.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0535.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2944464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0093.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz386" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166869v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-765-2019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0282.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0001.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abbasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0543.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12593" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00544940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3379323" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3238367" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3215771" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sourbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0QX5VNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWV8CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2957948" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200052v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03839.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00710.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2759835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Borissova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millard F. Coffin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Aghamiry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Tournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3427414.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3426277.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216189.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900871" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghamiry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2996968.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369987" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S. Aghamiry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoshan Guo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S Aghamiry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2023-0055.1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Ranjbaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Aghamiry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Operto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Avanaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2023.3324922" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amestoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Beller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Buttari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle42030173.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqi Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0479.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154983v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2022-0343.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0606.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Aghazade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3131039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Tournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0702.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0409.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aghamiry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gholami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malcolm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab332" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478766v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2021-0186.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112082v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Operto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0478.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268633v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mamfoumbi-Ozoumet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456630v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0535.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0596.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456633v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2944464" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej G&#243;rszczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Yamada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-10-765-2019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gholami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz189" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz386" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116050v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2018-0093.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz369" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727056v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengliang Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0282.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456804v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0001.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abbasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2017-0543.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456795v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12593" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093239" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-016-9587-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves L'Excellent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2016-0052.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miniussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv226" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966596v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.12136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016711v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2405-7495.2015113" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2014.09.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z83QZ94W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00820761v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asnaashari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellanos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1995423912020012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00544940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3379323" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413561v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Anderson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3157243" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3215771" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sourbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0QX5VNZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457989v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3238367" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00354703v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2008.04.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9ZWV8CX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Ben Hadj Ali" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virieux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2957948" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200052v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03839.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00200074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delost" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2478.2008.00710.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355256v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Giraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2759835" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00355209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JB003835" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406983v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Borissova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millard F. Coffin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000535" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920848v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amestoy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buttari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.2023101186" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Aghamiry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Tournier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3427414.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Operto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3426277.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456872v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2019-3216189.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201900871" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aghamiry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2018-2996968.1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413200" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201414031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009483v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140818" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009501v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5875643.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888428v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pajot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141139" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141526" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2014-0860.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887702v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887705v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Masoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20140531" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthoumieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Weisbecker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141140" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804392v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369987" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein S. Aghamiry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>