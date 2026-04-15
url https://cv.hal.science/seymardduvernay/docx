--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -212,51 +212,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -514,429 +514,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized strategy triggered at the 2nd immunization visit to prevent HIV acquisition by breastfeeding: a phase 2 trial in Burkina Faso (PREVENIR-PEV)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes and correlates of household food insecurity during COVID-19: a repeated cross-sectional survey of low-income households in peri-urban Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Mennecier</w:t>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béninwendé Leticia Delphine Sakana</w:t>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgana D’ottavi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Moles</w:t>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-024-09910-z⟩</w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.973-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12571-024-01471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710107v1</w:t>
+                <w:t xml:space="preserve">hal-04653893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes and correlates of household food insecurity during COVID-19: a repeated cross-sectional survey of low-income households in peri-urban Peru</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Bahya-Batinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles T Hanley-Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossina Pareja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12571-024-01471-y⟩</w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653893v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">An optimized strategy triggered at the 2nd immunization visit to prevent HIV acquisition by breastfeeding: a phase 2 trial in Burkina Faso (PREVENIR-PEV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mennecier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béninwendé Leticia Delphine Sakana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Bahya-Batinda</w:t>
+                <w:t xml:space="preserve">Morgana D’ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giles T Hanley-Cook</w:t>
+                <w:t xml:space="preserve">Souleymane Tassembedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-024-09910-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322954v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of pretreatment HIV resistance to integrase inhibitors in West African and Southeast Asian countries</w:t>
               </w:r>
@@ -1337,64 +1337,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the magnitude and drivers of the double burden of malnutrition at maternal and dyad levels in peri‐urban Peru: a cross‐sectional study of low‐income mothers, infants and young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1471,90 +1471,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet and food insecurity among mothers, infants, and young children in Peru before and during COVID‐19: a panel survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Creed‐kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), 12 p. </w:t>
@@ -1586,1436 +1586,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarming Tuberculosis Rate Among People Who Inject Drugs in Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevention of mother-to-child transmission of HIV at the second immunization visit: a cross-sectional study, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béninwendé Leticia Delphine Sakana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mennecier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thu Trang</w:t>
+                <w:t xml:space="preserve">Paulin Fao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Tassembedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Anh Ngoc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Laureillard</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofab548⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (12), pp.769-776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2471/BLT.22.288522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678020v1</w:t>
+                <w:t xml:space="preserve">hal-03894751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of mother-to-child transmission of HIV at the second immunization visit: a cross-sectional study, Burkina Faso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Mennecier</w:t>
+                <w:t xml:space="preserve">Community intervention for child tuberculosis active contact investigation and management: study protocol for a parallel cluster randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Vasiliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Tchounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Atwine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Fao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pierre Molès</w:t>
+                <w:t xml:space="preserve">Elisabete de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2471/BLT.22.288522⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05124-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894751v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APOL1 Renal Risk Variants and Kidney Function in HIV-1–Infected People From Sub-Saharan Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal Follow-Up of Blood Telomere Length in HIV-Exposed Uninfected Children Having Received One Year of Lopinavir/Ritonavir or Lamivudine as Prophylaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongodo Firmin Kabore</w:t>
+                <w:t xml:space="preserve">Amélie Vizeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cournil</w:t>
+                <w:t xml:space="preserve">Nicolas Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Poda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Binns-Roemer</w:t>
+                <w:t xml:space="preserve">Nicolas Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.10.009⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (9), pp.796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children8090796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761557v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and challenges of a large HIV prevention clinical study on mother-to-child transmission: ANRS 12397 PROMISE-EPI study in Zambia and Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mennecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipepo Kankasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Fao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.106402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cct.2021.106402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Follow-Up of Blood Telomere Length in HIV-Exposed Uninfected Children Having Received One Year of Lopinavir/Ritonavir or Lamivudine as Prophylaxis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">APOL1 Renal Risk Variants and Kidney Function in HIV-1–Infected People From Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongodo Firmin Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Monnin</w:t>
+                <w:t xml:space="preserve">Armel Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vizeneux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Laura Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meda</w:t>
+                <w:t xml:space="preserve">Elizabeth Binns-Roemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (9), pp.796. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.483 - 493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children8090796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647658v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community intervention for child tuberculosis active contact investigation and management: study protocol for a parallel cluster randomized controlled trial</w:t>
+                <w:t xml:space="preserve">Deep sequencing analysis of M184V/I mutation at the switch and at the time of virological failure of boosted protease inhibitor plus lamivudine or boosted protease inhibitor maintenance strategy (substudy of the ANRS-MOBIDIP trial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Vasiliu</w:t>
+                <w:t xml:space="preserve">Constance Delaugerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Nere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Atwine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabete de Carvalho</w:t>
+                <w:t xml:space="preserve">Alix Armero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05124-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (5), pp.1286-1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125494v1</w:t>
+                <w:t xml:space="preserve">hal-03658864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sequencing analysis of M184V/I mutation at the switch and at the time of virological failure of boosted protease inhibitor plus lamivudine or boosted protease inhibitor maintenance strategy (substudy of the ANRS-MOBIDIP trial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dolutegravir-based and low-dose efavirenz-based regimen for the initial treatment of HIV-1 infection (NAMSAL): week 96 results from a two-group, multicentre, randomised, open label, phase 3 non-inferiority trial in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Delaugerre</w:t>
+                <w:t xml:space="preserve">Tamara Tovar-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Nere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Charles Kouanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Armero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Ciaffi</w:t>
+                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab002⟩</w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.e677-e687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(20)30238-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658864v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis B testing, treatment, and virologic suppression in HIV-infected patients in Cameroon (ANRS 12288 EVOLCAM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Liegeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Carrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kouanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-020-4784-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02513249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolutegravir-based and low-dose efavirenz-based regimen for the initial treatment of HIV-1 infection (NAMSAL): week 96 results from a two-group, multicentre, randomised, open label, phase 3 non-inferiority trial in Cameroon</w:t>
+                <w:t xml:space="preserve">Multimorbidity in Elderly Persons According to the Year of Diagnosis of Human Immunodeficiency Virus Infection: A Cross-sectional Dat’AIDS Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Calmy</w:t>
+                <w:t xml:space="preserve">Marie Demontès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Tovar-Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Kouanfack</w:t>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+                <w:t xml:space="preserve">Thomas Jovelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Leroy</w:t>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (10), pp.e677-e687. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(20)30238-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz1171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337700v1</w:t>
+                <w:t xml:space="preserve">hal-02504215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity in Elderly Persons According to the Year of Diagnosis of Human Immunodeficiency Virus Infection: A Cross-sectional Dat’AIDS Cohort Study</w:t>
+                <w:t xml:space="preserve">Evaluating family physicians’ willingness to prescribe PrEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Demontès</w:t>
+                <w:t xml:space="preserve">France Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jovelin</w:t>
+                <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Reynes</w:t>
+                <w:t xml:space="preserve">Vincent Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp.606-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz1171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504215v1</w:t>
+                <w:t xml:space="preserve">hal-03341980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Outcomes at School Age among Children Who Are HIV-Exposed but Uninfected with Detected Mitochondrial DNA Depletion at One Year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Tumwine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3060,161 +3060,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating family physicians’ willingness to prescribe PrEP</w:t>
+                <w:t xml:space="preserve">Increased Prevalence of Neurocognitive Impairment in Aging People Living With Human Immunodeficiency Virus: The ANRS EP58 HAND 55-70 Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Villeneuve</w:t>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Cabot</w:t>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Visier</w:t>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tribout</w:t>
+                <w:t xml:space="preserve">Olivia Zaegel-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (7), pp.606-610. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.ciz670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341980v1</w:t>
+                <w:t xml:space="preserve">inserm-02415755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of virological suppression in the national antiretroviral programme of Cameroon (ANRS 12288 EVOLCAM)</w:t>
               </w:r>
@@ -3328,4529 +3328,4395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Prevalence of Neurocognitive Impairment in Aging People Living With Human Immunodeficiency Virus: The ANRS EP58 HAND 55-70 Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of pretreatment HIV drug resistance in West African and Southeast Asian countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Makinson</w:t>
+                <w:t xml:space="preserve">Thomas d'Aquin Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivia Zaegel-Faucher</w:t>
+                <w:t xml:space="preserve">Almoustapha Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (2), pp.462-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02415755v1</w:t>
+                <w:t xml:space="preserve">hal-02383261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pretreatment HIV drug resistance in West African and Southeast Asian countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
+                <w:t xml:space="preserve">Lopinavir-Ritonavir Impairs Adrenal Function in Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Peries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas d'Aquin Toni</w:t>
+                <w:t xml:space="preserve">Frantz Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almoustapha Maiga</w:t>
+                <w:t xml:space="preserve">Thorkild Tylleskär</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (2), pp.462-467. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383261v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lopinavir-Ritonavir Impairs Adrenal Function in Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dolutegravir-Based or Low-Dose Efavirenz–Based Regimen for the Treatment of HIV-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kouanfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
+                <w:t xml:space="preserve">P. Omgba Bassega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Peries</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thorkild Tylleskär</w:t>
+                <w:t xml:space="preserve">S. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz888⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381 (9), pp.816-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1904340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368144v1</w:t>
+                <w:t xml:space="preserve">hal-02479607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolutegravir-Based or Low-Dose Efavirenz–Based Regimen for the Treatment of HIV-1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+                <w:t xml:space="preserve">Short Communication: Nucleoside Reverse Transcriptase Inhibitors with Reduced Predicted Activity Do Not Impair Second-Line Therapy with Lopinavir/Ritonavir or Darunavir/Ritonavir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian J Villabona-Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Omgba Bassega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Emilande Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leroy</w:t>
+                <w:t xml:space="preserve">Coumba Toure-Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 381 (9), pp.816-826. </w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.477-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1904340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/aid.2017.0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479607v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different nucleic acid preparation methods to improve specific HIV-1 RNA isolation for viral load testing on dried blood spots</w:t>
+                <w:t xml:space="preserve">Nationwide Estimates of Viral Load Suppression and Acquired HIV Drug Resistance in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilande Guichet</w:t>
+                <w:t xml:space="preserve">Gaëlle F Tchouwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Serrano</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Kuaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2017.10.014⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2018.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02092943v1</w:t>
+                <w:t xml:space="preserve">ird-04877604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Communication: Nucleoside Reverse Transcriptase Inhibitors with Reduced Predicted Activity Do Not Impair Second-Line Therapy with Lopinavir/Ritonavir or Darunavir/Ritonavir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIV is associated with airway obstruction: a matched controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian J Villabona-Arenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Celine Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coumba Toure-Kane</w:t>
+                <w:t xml:space="preserve">François Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/aid.2017.0290⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (2), pp.227-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348991v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationwide Estimates of Viral Load Suppression and Acquired HIV Drug Resistance in Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of different nucleic acid preparation methods to improve specific HIV-1 RNA isolation for viral load testing on dried blood spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilande Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle F Tchouwa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Serrano</w:t>
+                <w:t xml:space="preserve">Christopher Kuaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2018.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 251, pp.75-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2017.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04877604v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02092943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV is associated with airway obstruction: a matched controlled study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Makinson</w:t>
+                <w:t xml:space="preserve">Smoking-associated morbidities on computed tomography lung cancer screens in HIV-infected smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bommart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hayot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">A. Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ribet</w:t>
+                <w:t xml:space="preserve">F. Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Raffi</w:t>
+                <w:t xml:space="preserve">I. Bouassida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (2), pp.227-232. </w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (10), pp.787--789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hiv.12517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796584v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking-associated morbidities on computed tomography lung cancer screens in HIV-infected smokers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of renal function in African patients initiating second line antiretroviral treatment: findings from the 2LADY-ANRS 12169 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bommart</w:t>
+                <w:t xml:space="preserve">Arsène Hema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cournil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Bouassida</w:t>
+                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hiv.12517⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.195 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3851/IMP3097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761618v1</w:t>
+                <w:t xml:space="preserve">hal-01808791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of renal function in African patients initiating second line antiretroviral treatment: findings from the 2LADY-ANRS 12169 trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cournil</w:t>
+                <w:t xml:space="preserve">Boosted protease inhibitor monotherapy versus boosted protease inhibitor plus lamivudine dual therapy as second-line maintenance treatment for HIV-1-infected patients in sub-Saharan Africa (ANRS12 286/MOBIDIP): a multicentre, randomised, parallel, open-label, superiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinata Koulla-Shiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bruno Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Hema</w:t>
+                <w:t xml:space="preserve">Cheik Tidiane Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3851/IMP3097⟩</w:t>
+              <w:t xml:space="preserve">Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (9), pp.e384--e392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(17)30069-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808791v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted protease inhibitor monotherapy versus boosted protease inhibitor plus lamivudine dual therapy as second-line maintenance treatment for HIV-1-infected patients in sub-Saharan Africa (ANRS12 286/MOBIDIP): a multicentre, randomised, parallel, open-label, superiority trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Ciaffi</w:t>
+                <w:t xml:space="preserve">TDF and quantitative ultrasound bone quality in African patients on second line ART, ANRS 12169 2LADY sub-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmin Nongodo Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinata Koulla-Shiro</w:t>
+                <w:t xml:space="preserve">Jacques Zoungrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bruno Sawadogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Guillaume Bado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet HIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(17)30069-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.e0186686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761365v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDF and quantitative ultrasound bone quality in African patients on second line ART, ANRS 12169 2LADY sub-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field evaluation of an open and polyvalent universal HIV-1/SIVcpz/SIVgor quantitative RT-PCR assay for HIV-1 viral load monitoring in comparison to Abbott RealTime HIV-1 in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilande Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firmin Nongodo Kabore</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bado</w:t>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0186686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 237, pp.121 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832594v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaluation of an open and polyvalent universal HIV-1/SIVcpz/SIVgor quantitative RT-PCR assay for HIV-1 viral load monitoring in comparison to Abbott RealTime HIV-1 in Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
+                <w:t xml:space="preserve">Incidence of infectious morbidity events after second-line antiretroviral therapy initiation in HIV-infected adults in Yaoundé, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
+                <w:t xml:space="preserve">Hermine Abessolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (6), pp.547 - 552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3851/IMP3030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824579v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of infectious morbidity events after second-line antiretroviral therapy initiation in HIV-infected adults in Yaoundé, Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermine Abessolo</w:t>
+                <w:t xml:space="preserve">Short Communication: High Viral Load and Multidrug Resistance Due to Late Switch to Second-Line Regimens Could Be a Major Obstacle to Reach the 90-90-90 UNAIDS Objectives in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilande Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coumba Touré-Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3851/IMP3030⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (12), pp.1159-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2016.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877062v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Communication: High Viral Load and Multidrug Resistance Due to Late Switch to Second-Line Regimens Could Be a Major Obstacle to Reach the 90-90-90 UNAIDS Objectives in Sub-Saharan Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilande Guichet</w:t>
+                <w:t xml:space="preserve">Feasibility and efficacy of early lung cancer diagnosis with chest computed tomography in HIV-infected smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Coumba Touré-Kane</w:t>
+                <w:t xml:space="preserve">François Raffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bommart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2016.0010⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.573--582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864930v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and efficacy of early lung cancer diagnosis with chest computed tomography in HIV-infected smokers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Chest low-dose computed tomography for early lung cancer diagnosis as an opportunity to diagnose vertebral fractures in HIV-infected smokers, an ANRS EP48 HIV CHEST substudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bommart</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000943⟩</w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (3), pp.299--305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274227v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of three second-line antiretroviral regimens in HIV-infected patients in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinata Koulla-Shiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (12), pp.1473-1481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chest low-dose computed tomography for early lung cancer diagnosis as an opportunity to diagnose vertebral fractures in HIV-infected smokers, an ANRS EP48 HIV CHEST substudy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Monoclonal Gammopathy in HIV-1-Infected Patients: Factors Associated With Disappearance Under Long-Term Antiretroviral Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lentz</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David-Eric Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 69 (3), pp.299--305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000599⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.250 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/qai.0000000000000708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987720v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal Gammopathy in HIV-1-Infected Patients: Factors Associated With Disappearance Under Long-Term Antiretroviral Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tenofovir plasma concentrations related to estimated glomerular filtration rate changes in first-line regimens in African HIV-infected patients: ANRS 12115 DAYANA substudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Patrick Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinata Koulla-Shiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Casanova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David-Eric Ouedraogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
+                <w:t xml:space="preserve">Papa-Salif Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70 (3), pp.250 - 5. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (5), pp.1517-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/qai.0000000000000708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651914v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenofovir plasma concentrations related to estimated glomerular filtration rate changes in first-line regimens in African HIV-infected patients: ANRS 12115 DAYANA substudy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High prevalence of undiagnosed COPD in a cohort of HIV-infected smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Patrick Lê</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Papa-Salif Sow</w:t>
+                <w:t xml:space="preserve">Mylène Quesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dku532⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (3), pp.828-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00154914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137949v1</w:t>
+                <w:t xml:space="preserve">hal-01146926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of undiagnosed COPD in a cohort of HIV-infected smokers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Hayot</w:t>
+                <w:t xml:space="preserve">Extraordinary heterogeneity of virological outcomes in patients receiving highly antiretroviral therapy and monitored with the World Health Organization public health approach in sub-saharan Africa and southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Monleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Raffi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/09031936.00154914⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Clin. Infect., 58 (1), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cit627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146926v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraordinary heterogeneity of virological outcomes in patients receiving highly antiretroviral therapy and monitored with the World Health Organization public health approach in sub-saharan Africa and southeast Asia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of Antiretroviral Treatment Monitoring in Rural and Remote-Access Regions in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
+                <w:t xml:space="preserve">Julius Ebua Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Monleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dramane Kania</w:t>
+                <w:t xml:space="preserve">Ellen Einterz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cit627⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (7), pp.623-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2014.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101073v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaluation of dried blood spots for routine HIV-1 viral load and drug resistance monitoring in patients receiving antiretroviral therapy in Africa and Asia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Monleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoumou Dagnra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.578-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.02860-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Antiretroviral Treatment Monitoring in Rural and Remote-Access Regions in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Real-Time Reverse Transcription-PCR Assay for Detection and Quantification of Genetically Diverse HIV-1, SIVcpz, and SIVgor Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin Aghokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Taieb</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ellen Einterz</w:t>
+                <w:t xml:space="preserve">Christelle Butel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Monleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2014.0035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (3), pp.787-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02792-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987789v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Real-Time Reverse Transcription-PCR Assay for Detection and Quantification of Genetically Diverse HIV-1, SIVcpz, and SIVgor Strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Etienne</w:t>
+                <w:t xml:space="preserve">Virological outcome and patterns of HIV‐1 drug resistance in patients with 36 months’ antiretroviral therapy experience in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kouanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Monleau</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Edoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02792-12⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.18004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7448/IAS.16.1.18004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988363v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virological outcome and patterns of HIV‐1 drug resistance in patients with 36 months’ antiretroviral therapy experience in Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Kouanfack</w:t>
+                <w:t xml:space="preserve">Nutrition transition among adolescents of a south-Mediterranean country: dietary patterns, association with socio-economic factors, overweight and blood pressure. A cross-sectional study in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Aounallah-Skhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ginette Edoul</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7448/IAS.16.1.18004⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2891-10-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989889v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition transition among adolescents of a south-Mediterranean country: dietary patterns, association with socio-economic factors, overweight and blood pressure. A cross-sectional study in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of extrusion cooking and amylase addition to gruels to increase energy density and nutrient intakes by Vietnamese infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Aounallah-Skhiri</w:t>
+                <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Traissac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Trêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asia Pacific Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.308-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753395v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01225696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of extrusion cooking and amylase addition to gruels to increase energy density and nutrient intakes by Vietnamese infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of acculturation among Tunisian migrants in France and their past/present exposure to the home country on diet and physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Hoan Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Trêche</w:t>
+                <w:t xml:space="preserve">Bernard Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (6), pp.832-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980008003285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01225696v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of acculturation among Tunisian migrants in France and their past/present exposure to the home country on diet and physical activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regular users of supermarkets in Greater Tunis have a slightly improved diet quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Traissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Traissac</w:t>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (4), pp.768-774</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920132v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular users of supermarkets in Greater Tunis have a slightly improved diet quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Regular users of supermarkets in greater Tunis have a slightly improved diet quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 138 (4), pp.768-774</w:t>
+              <w:t xml:space="preserve">, 2008, 138, pp.768-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661623v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular users of supermarkets in greater Tunis have a slightly improved diet quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Diet quality of North African migrants in France partly explains their lower prevalence of diet-related chronic conditions relative to their native French peers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila El Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 138, pp.768-774</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 137 (9), pp.2106-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/137.9.2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369079v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet quality of North African migrants in France partly explains their lower prevalence of diet-related chronic conditions relative to their native French peers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Influence of socio-economic and lifestyle factors on overweight and nutrition-related diseases among Tunisian migrants versus non-migrant Tunisians and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/137.9.2106⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-7-265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920010v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of socio-economic and lifestyle factors on overweight and nutrition-related diseases among Tunisian migrants versus non-migrant Tunisians and French</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Knowledge of dietary and behaviour-related determinants of non-communicable disease in urban Senegalese women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...96 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (8), pp.975-981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/Phn2006979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7860,1107 +7726,1107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du programme Passerelle Plus: impact sur l’insécurité alimentaire de ménages en précarité et conditions d’efficacité d’un transfert monétaire non restrictif et accompagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque international francophone en Recherche Interventionnelle en Santé des Populations (RISP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUNS-ICN 2025 International Congress of Nutrition - Sustainable Food for Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Molinéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque RISP (Recherche interventionnelle en santé des populations) : "Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations (RISP)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCa - Institut National du Cancer, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprend l’évolution des profils alimentaires des années 60 à nos jours sur la transition nutritionnelle dans le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8970,170 +8836,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.350-359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9201,51 +9067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="938394CD"/>
+    <w:nsid w:val="E46478B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9432,51 +9298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seymardduvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6807-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nourly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tarnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.107571" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Imelda Auma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Ohly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian A Brizendine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mennecier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ninwend&#233; Leticia Delphine Sakana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana D&#8217;ottavi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Tassembedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09910-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwiya Mwyia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107248" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thu Trang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Anh Ngoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Thi Dieu Thuy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laureillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab548" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894751v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.22.288522" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongodo Firmin Kabore" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cournil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Poda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciaffi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Binns-Roemer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03236628v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipepo Kankasa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2021.106402" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vizeneux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8090796" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125494v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tchounga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Atwine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete de Carvalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05124-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02513249v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-4784-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mpoudi-Etame" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(20)30238-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504215v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demont&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jovelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1171" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03089435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tumwine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113680" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03341980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Villeneuve" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cabot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tribout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.02.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Li&#233;geois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouanfack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12681" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02415755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zaegel-Faucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz670" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383261v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin Toni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha Maiga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky443" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02368144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorkild Tyllesk&#228;r" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz888" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omgba Bassega" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1904340" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092943v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Serrano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kuaban" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2017.10.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348991v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Villabona-Arenas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Toure-Kane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0290" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04877604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle F Tchouwa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lamare" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2018.06.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001691" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761618v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bommart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raffi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouassida" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12517" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Hema" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3097" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinata Koulla-Shiro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruno Sawadogo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Tidiane Ndour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(17)30069-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832594v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Nongodo Kabore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zoungrana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bado" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186686" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vidal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.09.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877062v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moing" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Abessolo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Tour&#233;-Kane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274227v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000943" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01959875v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sawadogo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000709" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thouvenin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lentz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000599" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01651914v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Casanova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Eric Ouedraogo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qai.0000000000000708" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137949v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Landman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku532" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146926v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Quesnoy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00154914" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin F Aghokeng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Monleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit627" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101082v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02860-13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taieb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ebua Chia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Einterz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2014.0035" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Butel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02792-12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Edoul" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.16.1.18004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aounallah-Skhiri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-10-38" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225696v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Nguyen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#234;che" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920132v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeuch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980008003285" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661623v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369079v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920010v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.9.2106" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920120v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-7-265" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/Phn2006979" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seymardduvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6807-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nourly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tarnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.107571" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Imelda Auma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Ohly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian A Brizendine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mennecier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ninwend&#233; Leticia Delphine Sakana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana D&#8217;ottavi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Tassembedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09910-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwiya Mwyia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107248" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.22.288522" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tchounga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Atwine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete de Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05124-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vizeneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8090796" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03236628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipepo Kankasa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2021.106402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongodo Firmin Kabore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cournil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Poda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciaffi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Binns-Roemer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mpoudi-Etame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(20)30238-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02513249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-4784-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demont&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jovelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1171" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03341980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Villeneuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tribout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.02.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03089435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tumwine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113680" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02415755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zaegel-Faucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz670" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Li&#233;geois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouanfack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12681" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin Toni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha Maiga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02368144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorkild Tyllesk&#228;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz888" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omgba Bassega" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1904340" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Villabona-Arenas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Toure-Kane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0290" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04877604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle F Tchouwa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lamare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Serrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2018.06.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kuaban" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2017.10.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bommart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raffi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouassida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12517" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Hema" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinata Koulla-Shiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruno Sawadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Tidiane Ndour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(17)30069-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Nongodo Kabore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zoungrana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186686" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824579v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.09.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Abessolo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Tour&#233;-Kane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000943" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thouvenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lentz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000599" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01959875v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sawadogo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000709" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01651914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Casanova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Eric Ouedraogo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qai.0000000000000708" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Landman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku532" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146926v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Quesnoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00154914" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin F Aghokeng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Monleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit627" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taieb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ebua Chia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Einterz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2014.0035" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02860-13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Butel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02792-12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989889v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Edoul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.16.1.18004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753395v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aounallah-Skhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-10-38" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#234;che" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeuch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980008003285" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661623v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369079v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.9.2106" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-7-265" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/Phn2006979" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>