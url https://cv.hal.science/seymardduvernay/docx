--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -246,1168 +246,1168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Reproducibility, and Validity of a Semiquantitative Food Frequency Questionnaire for Use among the Adult Population in Reunion Island</w:t>
+                <w:t xml:space="preserve">Urban nutrition situation in the slums of three cities in Asia during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric O Verger</w:t>
+                <w:t xml:space="preserve">Carolyn Imelda Auma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Ohly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Tarnus</w:t>
+                <w:t xml:space="preserve">Kristian A Brizendine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (11), pp.107571. </w:t>
+              <w:t xml:space="preserve">Maternal &amp; Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.e13543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.107571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342047v1</w:t>
+                <w:t xml:space="preserve">hal-04235825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban nutrition situation in the slums of three cities in Asia during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Development, Reproducibility, and Validity of a Semiquantitative Food Frequency Questionnaire for Use among the Adult Population in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Imelda Auma</w:t>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+                <w:t xml:space="preserve">Sarah Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Ohly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Noah Nourly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian A Brizendine</w:t>
+                <w:t xml:space="preserve">Magali Tarnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal &amp; Child Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.e13543. </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (11), pp.107571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mcn.13543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.107571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235825v1</w:t>
+                <w:t xml:space="preserve">hal-05342047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes and correlates of household food insecurity during COVID-19: a repeated cross-sectional survey of low-income households in peri-urban Peru</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidaure Market–Effectiveness and transferability of a school-based intervention to improve healthy and sustainable food choices by schoolchildren: protocol of a randomized controlled trial and qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossina Pareja</w:t>
+                <w:t xml:space="preserve">Aurélie Curnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+                <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Landais</w:t>
+                <w:t xml:space="preserve">Florian Lecêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Peteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12571-024-01471-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653893v1</w:t>
+                <w:t xml:space="preserve">hal-04644628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes and correlates of household food insecurity during COVID-19: a repeated cross-sectional survey of low-income households in peri-urban Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.973-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12571-024-01471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322954v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized strategy triggered at the 2nd immunization visit to prevent HIV acquisition by breastfeeding: a phase 2 trial in Burkina Faso (PREVENIR-PEV)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béninwendé Leticia Delphine Sakana</w:t>
+                <w:t xml:space="preserve">Defining a dichotomous indicator for population-level assessment of dietary diversity among pregnant adolescent girls and women : a secondary analysis of quantitative 24-h recalls from rural settings in Bangladesh, Burkina Faso, India and Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgana D’ottavi</w:t>
+                <w:t xml:space="preserve">Dang Bahya-Batinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymane Tassembedo</w:t>
+                <w:t xml:space="preserve">Giles T Hanley-Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Moles</w:t>
+                <w:t xml:space="preserve">Alemayehu Argaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.102053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12879-024-09910-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2023.102053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710107v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pretreatment HIV resistance to integrase inhibitors in West African and Southeast Asian countries</w:t>
+                <w:t xml:space="preserve">An optimized strategy triggered at the 2nd immunization visit to prevent HIV acquisition by breastfeeding: a phase 2 trial in Burkina Faso (PREVENIR-PEV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelin Aghokeng</w:t>
+                <w:t xml:space="preserve">Anaïs Mennecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+                <w:t xml:space="preserve">Béninwendé Leticia Delphine Sakana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Huynh</w:t>
+                <w:t xml:space="preserve">Morgana D’ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
+                <w:t xml:space="preserve">Souleymane Tassembedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas D’aquin Toni</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (5), pp.1164-1168. </w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12879-024-09910-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533843v1</w:t>
+                <w:t xml:space="preserve">hal-04710107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of serological and cytokine release assays for improved diagnosis of childhood tuberculosis in Zambia (PROMISE-TB)</w:t>
+                <w:t xml:space="preserve">Prevalence of pretreatment HIV resistance to integrase inhibitors in West African and Southeast Asian countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
+                <w:t xml:space="preserve">Avelin Aghokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mwiya Mwyia</w:t>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bollore</w:t>
+                <w:t xml:space="preserve">Thu Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pisoni</w:t>
+                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Rubbo</w:t>
+                <w:t xml:space="preserve">Thomas D’aquin Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, pp.107248. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (5), pp.1164-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737065v1</w:t>
+                <w:t xml:space="preserve">hal-04533843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidaure Market–Effectiveness and transferability of a school-based intervention to improve healthy and sustainable food choices by schoolchildren: protocol of a randomized controlled trial and qualitative study</w:t>
+                <w:t xml:space="preserve">Combination of serological and cytokine release assays for improved diagnosis of childhood tuberculosis in Zambia (PROMISE-TB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Curnier</w:t>
+                <w:t xml:space="preserve">Edouard Tuaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
+                <w:t xml:space="preserve">Mwiya Mwyia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lecêtre</w:t>
+                <w:t xml:space="preserve">Karine Bollore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Peteuil</w:t>
+                <w:t xml:space="preserve">Amandine Pisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Meunier-Beillard</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Rubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306781. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.107248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2024.107248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644628v1</w:t>
+                <w:t xml:space="preserve">hal-04737065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the magnitude and drivers of the double burden of malnutrition at maternal and dyad levels in peri‐urban Peru: a cross‐sectional study of low‐income mothers, infants and young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oonagh Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1452,338 +1452,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet and food insecurity among mothers, infants, and young children in Peru before and during COVID‐19: a panel survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rossina Pareja</w:t>
+                <w:t xml:space="preserve">Prevention of mother-to-child transmission of HIV at the second immunization visit: a cross-sectional study, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béninwendé Leticia Delphine Sakana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mennecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilary Creed‐kanashiro</w:t>
+                <w:t xml:space="preserve">Paulin Fao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Tassembedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Griffiths</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Molès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (3), 12 p. </w:t>
+              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (12), pp.769-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mcn.13343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2471/BLT.22.288522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617499v1</w:t>
+                <w:t xml:space="preserve">hal-03894751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of mother-to-child transmission of HIV at the second immunization visit: a cross-sectional study, Burkina Faso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Mennecier</w:t>
+                <w:t xml:space="preserve">Diet and food insecurity among mothers, infants, and young children in Peru before and during COVID‐19: a panel survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossina Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Fao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Tassembedo</w:t>
+                <w:t xml:space="preserve">Hilary Creed‐kanashiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Molès</w:t>
+                <w:t xml:space="preserve">Paula Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the World Health Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (12), pp.769-776. </w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2471/BLT.22.288522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mcn.13343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894751v1</w:t>
+                <w:t xml:space="preserve">hal-03617499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community intervention for child tuberculosis active contact investigation and management: study protocol for a parallel cluster randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Tchounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1899,51 +1899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vizeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1994,103 +1994,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and challenges of a large HIV prevention clinical study on mother-to-child transmission: ANRS 12397 PROMISE-EPI study in Zambia and Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mennecier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chipepo Kankasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulin Fao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Moles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Clinical Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105, pp.106402. </w:t>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Delaugerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Nere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Armero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,1410 +2390,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolutegravir-based and low-dose efavirenz-based regimen for the initial treatment of HIV-1 infection (NAMSAL): week 96 results from a two-group, multicentre, randomised, open label, phase 3 non-inferiority trial in Cameroon</w:t>
+                <w:t xml:space="preserve">Evaluating family physicians’ willingness to prescribe PrEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Calmy</w:t>
+                <w:t xml:space="preserve">France Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Tovar-Sanchez</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kouanfack</w:t>
+                <w:t xml:space="preserve">Laurent Visier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Leroy</w:t>
+                <w:t xml:space="preserve">Vincent Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet HIV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-3018(20)30238-1⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (7), pp.606-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337700v1</w:t>
+                <w:t xml:space="preserve">hal-03341980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis B testing, treatment, and virologic suppression in HIV-infected patients in Cameroon (ANRS 12288 EVOLCAM)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Health Outcomes at School Age among Children Who Are HIV-Exposed but Uninfected with Detected Mitochondrial DNA Depletion at One Year</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Kouanfack</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tumwine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-020-4784-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.3680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02513249v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimorbidity in Elderly Persons According to the Year of Diagnosis of Human Immunodeficiency Virus Infection: A Cross-sectional Dat’AIDS Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dolutegravir-based and low-dose efavirenz-based regimen for the initial treatment of HIV-1 infection (NAMSAL): week 96 results from a two-group, multicentre, randomised, open label, phase 3 non-inferiority trial in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Calmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Tovar-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kouanfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Demontès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Allavena</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Reynes</w:t>
+                <w:t xml:space="preserve">Sandrine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz1171⟩</w:t>
+              <w:t xml:space="preserve">The Lancet HIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.e677-e687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3018(20)30238-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504215v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating family physicians’ willingness to prescribe PrEP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatitis B testing, treatment, and virologic suppression in HIV-infected patients in Cameroon (ANRS 12288 EVOLCAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Liegeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Villeneuve</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tribout</w:t>
+                <w:t xml:space="preserve">Patrizia Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kouanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-020-4784-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341980v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02513249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Outcomes at School Age among Children Who Are HIV-Exposed but Uninfected with Detected Mitochondrial DNA Depletion at One Year</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multimorbidity in Elderly Persons According to the Year of Diagnosis of Human Immunodeficiency Virus Infection: A Cross-sectional Dat’AIDS Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demontès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meda</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Allavena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jovelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Tumwine</w:t>
+                <w:t xml:space="preserve">Jacques Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (11), pp.3680. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm9113680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz1171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089435v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Prevalence of Neurocognitive Impairment in Aging People Living With Human Immunodeficiency Virus: The ANRS EP58 HAND 55-70 Study</w:t>
+                <w:t xml:space="preserve">Dolutegravir-Based or Low-Dose Efavirenz–Based Regimen for the Treatment of HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Makinson</w:t>
+                <w:t xml:space="preserve">C. Kouanfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">P. Omgba Bassega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+                <w:t xml:space="preserve">S. Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Zaegel-Faucher</w:t>
+                <w:t xml:space="preserve">S. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.ciz670. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 381 (9), pp.816-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa1904340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02415755v1</w:t>
+                <w:t xml:space="preserve">hal-02479607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of virological suppression in the national antiretroviral programme of Cameroon (ANRS 12288 EVOLCAM)</w:t>
+                <w:t xml:space="preserve">Increased Prevalence of Neurocognitive Impairment in Aging People Living With Human Immunodeficiency Virus: The ANRS EP58 HAND 55-70 Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Liégeois</w:t>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyer</w:t>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maradan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Kouanfack</w:t>
+                <w:t xml:space="preserve">Olivia Zaegel-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIV Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hiv.12681⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.ciz670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456788v1</w:t>
+                <w:t xml:space="preserve">inserm-02415755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of pretreatment HIV drug resistance in West African and Southeast Asian countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
+                <w:t xml:space="preserve">Heterogeneity of virological suppression in the national antiretroviral programme of Cameroon (ANRS 12288 EVOLCAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas d'Aquin Toni</w:t>
+                <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almoustapha Maiga</w:t>
+                <w:t xml:space="preserve">G. Maradan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kouanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (2), pp.462-467. </w:t>
+              <w:t xml:space="preserve">HIV Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hiv.12681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383261v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lopinavir-Ritonavir Impairs Adrenal Function in Infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of pretreatment HIV drug resistance in West African and Southeast Asian countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Ngo-Giang-Huong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anoumou Dagnra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
+                <w:t xml:space="preserve">Thomas d'Aquin Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Peries</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thorkild Tylleskär</w:t>
+                <w:t xml:space="preserve">Almoustapha Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz888⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (2), pp.462-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368144v1</w:t>
+                <w:t xml:space="preserve">hal-02383261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolutegravir-Based or Low-Dose Efavirenz–Based Regimen for the Treatment of HIV-1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Mpoudi-Etame</w:t>
+                <w:t xml:space="preserve">Lopinavir-Ritonavir Impairs Adrenal Function in Infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulanjalee Kariyawasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Peries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Omgba Bassega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Frantz Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Leroy</w:t>
+                <w:t xml:space="preserve">Thorkild Tylleskär</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 381 (9), pp.816-826. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa1904340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479607v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Communication: Nucleoside Reverse Transcriptase Inhibitors with Reduced Predicted Activity Do Not Impair Second-Line Therapy with Lopinavir/Ritonavir or Darunavir/Ritonavir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian J Villabona-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,51 +3883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationwide Estimates of Viral Load Suppression and Acquired HIV Drug Resistance in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle F Tchouwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,77 +4004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV is associated with airway obstruction: a matched controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Kuaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bommart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cournil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Hema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bruno Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheik Tidiane Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lancet HIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (9), pp.e384--e392. </w:t>
@@ -4687,51 +4687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TDF and quantitative ultrasound bone quality in African patients on second line ART, ANRS 12169 2LADY sub-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmin Nongodo Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Zoungrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4802,1233 +4802,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaluation of an open and polyvalent universal HIV-1/SIVcpz/SIVgor quantitative RT-PCR assay for HIV-1 viral load monitoring in comparison to Abbott RealTime HIV-1 in Cameroon</w:t>
+                <w:t xml:space="preserve">Short Communication: High Viral Load and Multidrug Resistance Due to Late Switch to Second-Line Regimens Could Be a Major Obstacle to Reach the 90-90-90 UNAIDS Objectives in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
+                <w:t xml:space="preserve">Coumba Touré-Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (12), pp.1159-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2016.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824579v1</w:t>
+                <w:t xml:space="preserve">hal-01864930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of infectious morbidity events after second-line antiretroviral therapy initiation in HIV-infected adults in Yaoundé, Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility and efficacy of early lung cancer diagnosis with chest computed tomography in HIV-infected smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Galy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hermine Abessolo</w:t>
+                <w:t xml:space="preserve">Sébastien Bommart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3851/IMP3030⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (4), pp.573--582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877062v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Communication: High Viral Load and Multidrug Resistance Due to Late Switch to Second-Line Regimens Could Be a Major Obstacle to Reach the 90-90-90 UNAIDS Objectives in Sub-Saharan Africa</w:t>
+                <w:t xml:space="preserve">Field evaluation of an open and polyvalent universal HIV-1/SIVcpz/SIVgor quantitative RT-PCR assay for HIV-1 viral load monitoring in comparison to Abbott RealTime HIV-1 in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilande Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin Aghokeng Fobang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Coumba Touré-Kane</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2016.0010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 237, pp.121 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864930v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and efficacy of early lung cancer diagnosis with chest computed tomography in HIV-infected smokers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Incidence of infectious morbidity events after second-line antiretroviral therapy initiation in HIV-infected adults in Yaoundé, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ciaffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bommart</w:t>
+                <w:t xml:space="preserve">Hermine Abessolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (4), pp.573--582. </w:t>
+              <w:t xml:space="preserve">Antiviral Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (6), pp.547 - 552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3851/IMP3030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274227v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chest low-dose computed tomography for early lung cancer diagnosis as an opportunity to diagnose vertebral fractures in HIV-infected smokers, an ANRS EP48 HIV CHEST substudy</w:t>
+                <w:t xml:space="preserve">Tenofovir plasma concentrations related to estimated glomerular filtration rate changes in first-line regimens in African HIV-infected patients: ANRS 12115 DAYANA substudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Thouvenin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+                <w:t xml:space="preserve">Minh Patrick Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lentz</w:t>
+                <w:t xml:space="preserve">Roland Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinata Koulla-Shiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa-Salif Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (5), pp.1517-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dku532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987720v1</w:t>
+                <w:t xml:space="preserve">hal-02137949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of three second-line antiretroviral regimens in HIV-infected patients in Africa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High prevalence of undiagnosed COPD in a cohort of HIV-infected smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Makinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Hayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Quesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Raffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (3), pp.828-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00154914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01959875v1</w:t>
+                <w:t xml:space="preserve">hal-01146926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoclonal Gammopathy in HIV-1-Infected Patients: Factors Associated With Disappearance Under Long-Term Antiretroviral Therapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Chest low-dose computed tomography for early lung cancer diagnosis as an opportunity to diagnose vertebral fractures in HIV-infected smokers, an ANRS EP48 HIV CHEST substudy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cournil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 70 (3), pp.250 - 5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/qai.0000000000000708⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 69 (3), pp.299--305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000000599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651914v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenofovir plasma concentrations related to estimated glomerular filtration rate changes in first-line regimens in African HIV-infected patients: ANRS 12115 DAYANA substudy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Landman</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of three second-line antiretroviral regimens in HIV-infected patients in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ciaffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinata Koulla-Shiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Papa-Salif Sow</w:t>
+                <w:t xml:space="preserve">Adrien Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dku532⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (12), pp.1473-1481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000000709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137949v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of undiagnosed COPD in a cohort of HIV-infected smokers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Monoclonal Gammopathy in HIV-1-Infected Patients: Factors Associated With Disappearance Under Long-Term Antiretroviral Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Makinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Quesnoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Raffi</w:t>
+                <w:t xml:space="preserve">David-Eric Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Badiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (3), pp.828-831. </w:t>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (3), pp.250 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00154914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/qai.0000000000000708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146926v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraordinary heterogeneity of virological outcomes in patients receiving highly antiretroviral therapy and monitored with the World Health Organization public health approach in sub-saharan Africa and southeast Asia</w:t>
               </w:r>
@@ -6040,64 +6040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Monleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoumou Dagnra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6174,51 +6174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Ebua Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,64 +6308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Monleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anoumou Dagnra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6429,64 +6429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Real-Time Reverse Transcription-PCR Assay for Detection and Quantification of Genetically Diverse HIV-1, SIVcpz, and SIVgor Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin Aghokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6563,64 +6563,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virological outcome and patterns of HIV‐1 drug resistance in patients with 36 months’ antiretroviral therapy experience in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelin F Aghokeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kouanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Butel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6723,64 +6723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.38. </w:t>
@@ -6844,51 +6844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouquet Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Trêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6952,51 +6952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7108,51 +7108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138 (4), pp.768-774</w:t>
@@ -7233,51 +7233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138, pp.768-774</w:t>
@@ -7300,377 +7300,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet quality of North African migrants in France partly explains their lower prevalence of diet-related chronic conditions relative to their native French peers</w:t>
+                <w:t xml:space="preserve">Influence of socio-economic and lifestyle factors on overweight and nutrition-related diseases among Tunisian migrants versus non-migrant Tunisians and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 137 (9), pp.2106-2113. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/137.9.2106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-7-265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920010v1</w:t>
+                <w:t xml:space="preserve">hal-02920120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of socio-economic and lifestyle factors on overweight and nutrition-related diseases among Tunisian migrants versus non-migrant Tunisians and French</w:t>
+                <w:t xml:space="preserve">Diet quality of North African migrants in France partly explains their lower prevalence of diet-related chronic conditions relative to their native French peers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalila El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (9), pp.2106-2113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-7-265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jn/137.9.2106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920120v1</w:t>
+                <w:t xml:space="preserve">hal-02920010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge of dietary and behaviour-related determinants of non-communicable disease in urban Senegalese women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (8), pp.975-981. </w:t>
@@ -7753,51 +7753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du programme Passerelle Plus: impact sur l’insécurité alimentaire de ménages en précarité et conditions d’efficacité d’un transfert monétaire non restrictif et accompagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7878,51 +7878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on food insecurity and well-being of a “Cash Plus” program combining cash transfers, social orientation and workshop on sustainable diets: a randomized controlled trial among vulnerable households in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,540 +7984,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+                <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Molinéris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353397v1</w:t>
+                <w:t xml:space="preserve">hal-04426297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Molinéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Gosset</w:t>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque RISP (Recherche interventionnelle en santé des populations) : "Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations (RISP)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INCa - Institut National du Cancer, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353497v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous apprend l’évolution des profils alimentaires des années 60 à nos jours sur la transition nutritionnelle dans le monde ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Somaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dallongeville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">6. Colloque RISP (Recherche interventionnelle en santé des populations) : "Intervenir, agir avec et pour les citoyens, patients, travailleurs : apports dans le champ du cancer de la recherche interventionnelle en santé des populations (RISP)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCa - Institut National du Cancer, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353345v1</w:t>
+                <w:t xml:space="preserve">hal-04353497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude pilote pour l’évaluation d’impact d’un dispositif de transfert monétaire couplé à un accompagnement social sur la sécurité alimentaire et le bien-être des ménages en situation de précarité (dispositif « Passerelle »)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Que nous apprend l’évolution des profils alimentaires des années 60 à nos jours sur la transition nutritionnelle dans le monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gallinari Safar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP) – Santé Publique et Territoires : des concepts à l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426297v1</w:t>
+                <w:t xml:space="preserve">hal-04353345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8706,51 +8706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9067,51 +9067,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E46478B8"/>
+    <w:nsid w:val="56C378E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9298,51 +9298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seymardduvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6807-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nourly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tarnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.107571" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Imelda Auma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Ohly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian A Brizendine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13543" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mennecier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ninwend&#233; Leticia Delphine Sakana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana D&#8217;ottavi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Tassembedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09910-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737065v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwiya Mwyia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107248" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894751v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.22.288522" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tchounga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Atwine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete de Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05124-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vizeneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8090796" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03236628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipepo Kankasa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2021.106402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongodo Firmin Kabore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cournil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Poda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciaffi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Binns-Roemer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mpoudi-Etame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(20)30238-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02513249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-4784-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504215v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demont&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jovelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1171" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03341980v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Villeneuve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cabot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tribout" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.02.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03089435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tumwine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113680" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02415755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zaegel-Faucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz670" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Li&#233;geois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouanfack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12681" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin Toni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha Maiga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02368144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorkild Tyllesk&#228;r" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz888" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479607v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omgba Bassega" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1904340" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Villabona-Arenas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Toure-Kane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0290" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04877604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle F Tchouwa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lamare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Serrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2018.06.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kuaban" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2017.10.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bommart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raffi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouassida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12517" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Hema" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinata Koulla-Shiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruno Sawadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Tidiane Ndour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(17)30069-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Nongodo Kabore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zoungrana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186686" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824579v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vidal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.09.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877062v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moing" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Abessolo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3030" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864930v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Tour&#233;-Kane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000943" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thouvenin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lentz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000599" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01959875v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sawadogo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000709" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01651914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Casanova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Eric Ouedraogo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qai.0000000000000708" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Landman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku532" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146926v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Quesnoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00154914" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin F Aghokeng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Monleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit627" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taieb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ebua Chia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Einterz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2014.0035" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02860-13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Butel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02792-12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989889v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Edoul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.16.1.18004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753395v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aounallah-Skhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-10-38" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#234;che" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeuch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980008003285" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661623v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369079v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920010v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.9.2106" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-7-265" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/Phn2006979" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/seymardduvernay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6807-8192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ird.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235825v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Imelda Auma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Ohly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian A Brizendine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13543" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Nourly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tarnus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.107571" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Curnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lec&#234;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier-Beillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306781" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653893v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossina Pareja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-024-01471-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Bahya-Batinda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles T Hanley-Cook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemayehu Argaw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2023.102053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mennecier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ninwend&#233; Leticia Delphine Sakana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana D&#8217;ottavi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Tassembedo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-024-09910-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04533843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ngo-Giang-Huong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huynh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anoumou Dagnra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D&#8217;aquin Toni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tuaillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwiya Mwyia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bollore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pisoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Rubbo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2024.107248" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oonagh Markey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Fao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2471/BLT.22.288522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Creed&#8208;kanashiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Griffiths" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Vasiliu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Tchounga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Atwine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete de Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05124-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03647658v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vizeneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8090796" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03236628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipepo Kankasa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cct.2021.106402" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongodo Firmin Kabore" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cournil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Poda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciaffi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Binns-Roemer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Nere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Armero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03341980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Villeneuve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cabot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Visier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tribout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.02.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03089435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tumwine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113680" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Tovar-Sanchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kouanfack" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mpoudi-Etame" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(20)30238-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02513249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Liegeois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boyer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-4784-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demont&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Allavena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jovelin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Reynes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz1171" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479607v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouanfack" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omgba Bassega" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1904340" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02415755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Makinson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zaegel-Faucher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz670" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Li&#233;geois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maradan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12681" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas d'Aquin Toni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almoustapha Maiga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky443" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02368144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulanjalee Kariyawasam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorkild Tyllesk&#228;r" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz888" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J Villabona-Arenas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin Aghokeng Fobang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilande Guichet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Toure-Kane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aid.2017.0290" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04877604v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle F Tchouwa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lamare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Serrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2018.06.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01796584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hayot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ribet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raffi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001691" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02092943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kuaban" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2017.10.014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761618v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bommart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raffi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouassida" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hiv.12517" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Hema" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Badiou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3097" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinata Koulla-Shiro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruno Sawadogo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheik Tidiane Ndour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3018(17)30069-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01832594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Nongodo Kabore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zoungrana" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bado" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186686" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864930v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Tour&#233;-Kane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2016.0010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274227v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Abgrall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bommart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000943" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824579v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vidal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.09.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Moing" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Abessolo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3851/IMP3030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Patrick L&#234;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Landman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku532" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01146926v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Quesnoy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00154914" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987720v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thouvenin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lentz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000000599" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01959875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sawadogo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000000709" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01651914v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Casanova" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Eric Ouedraogo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qai.0000000000000708" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101073v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelin F Aghokeng" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Monleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Kania" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cit627" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taieb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ebua Chia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Einterz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2014.0035" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101082v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02860-13" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988363v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Butel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02792-12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989889v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Edoul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7448/IAS.16.1.18004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753395v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Aounallah-Skhiri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila El Ati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-10-38" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01225696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouquet Rivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tr&#234;che" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920132v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delpeuch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980008003285" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661623v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369079v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920120v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-7-265" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02920010v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.9.2106" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gartner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/Phn2006979" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Giraldo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05554328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426297v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353497v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gosset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353345v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard Duvernay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.08.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>