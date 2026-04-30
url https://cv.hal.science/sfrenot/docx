--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -770,386 +770,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement adaptatif d'applications orientées services sur environnements contraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Julien Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive, Resilient and Autonomic Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp.1--12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jaras.2011070101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534596v2</w:t>
+                <w:t xml:space="preserve">inria-00610543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liability issues in software engineering: the use of formal methods to reduce legal uncertainties</w:t>
+                <w:t xml:space="preserve">Déploiement adaptatif d'applications orientées services sur environnements contraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Maarek</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the ACM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.59-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656921v1</w:t>
+                <w:t xml:space="preserve">inria-00534596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liability issues in software engineering: the use of formal methods to reduce legal uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive, Resilient and Autonomic Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (3), pp.1--12. </w:t>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (4), pp.99-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jaras.2011070101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1924421.1924444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00610543v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Benchmarks of OSGi Platforms: Towards Hardened OSG</w:t>
               </w:r>
@@ -1226,90 +1226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour un chargement contextuel de services dans les environnements pervasifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (3), pp.59-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1551,351 +1551,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Anomaly Detection in Internet Services: An ISP centric approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jusqu'où peut-on virtualiser les couches réseaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Francois</w:t>
+                <w:t xml:space="preserve">Thierry Arrabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Caposiena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR - RSD Journée thématique Virtualisation des Systèmes et des Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655324v1</w:t>
+                <w:t xml:space="preserve">hal-04806861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu'où peut-on virtualiser les couches réseaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical Anomaly Detection in Internet Services: An ISP centric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Huang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Arrabal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wanting Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR - RSD Journée thématique Virtualisation des Systèmes et des Réseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806861v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy: Practical Anomaly Detection in large BGP/MPLS and BGP/SRv6 VPN Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Huang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanting Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANRW 2023 : Applied Networking Research Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, San Francisco, United States. pp.8-14, </w:t>
@@ -2385,1782 +2385,1782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Frenot</w:t>
+                <w:t xml:space="preserve">Demo Spontaneous and Ephemeral Social Networks: an Event-based Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
+                <w:t xml:space="preserve">Amine Ghorbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">int conf. on Web Information System Engineering (WISE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Miami, United States. </w:t>
+              <w:t xml:space="preserve">debs 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2675743.2776772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227528v1</w:t>
+                <w:t xml:space="preserve">hal-01154460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederique Laforest</w:t>
+                <w:t xml:space="preserve">A Monitoring System for Runtime Adaptations of Streaming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Reimert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third IEEE Workshop on Hot Topics in Web Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Parallel, Distributed and Network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227530v1</w:t>
+                <w:t xml:space="preserve">hal-01229025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward automatic update from callbacks to Promises</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWeS '15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">int conf. on Web Information System Engineering (WISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132776v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: Spontaneous and Ephemeral Social Networks (demo)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Reimert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth ACM MobiCom Workshop on Challenged Networks (ACM Chants@MOBICOM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third IEEE Workshop on Hot Topics in Web Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Washington, DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227519v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstation : MYSTREAM: an in browser personalization service to follow events from Twitter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Reimert</w:t>
+                <w:t xml:space="preserve">Toward automatic update from callbacks to Promises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Oblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM Web Intelligence Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">AWeS '15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227531v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Spontaneous and Ephemeral Social Networks: an Event-based Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C3PO: Spontaneous and Ephemeral Social Networks (demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">debs 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2675743.2776772⟩</w:t>
+              <w:t xml:space="preserve">Tenth ACM MobiCom Workshop on Challenged Networks (ACM Chants@MOBICOM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2799371.2799372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154460v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring System for Runtime Adaptations of Streaming Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
+                <w:t xml:space="preserve">Demonstation : MYSTREAM: an in browser personalization service to follow events from Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Reimert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel, Distributed and Network-based Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM Web Intelligence Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2015.53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01229025v1</w:t>
+                <w:t xml:space="preserve">hal-01227531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Voting, the Case for Decentralised Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097479v1</w:t>
+                <w:t xml:space="preserve">hal-01069778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An OSGi Monitoring System with Dynamicity Resilience enhancing Fault Tolerance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-Voting, the Case for Decentralised Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Reimert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferences on Software and Computing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lijiang, China</w:t>
+              <w:t xml:space="preserve">COOP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nice, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009780v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+                <w:t xml:space="preserve">An OSGi Monitoring System with Dynamicity Resilience enhancing Fault Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conferences on Software and Computing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lijiang, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01069778v1</w:t>
+                <w:t xml:space="preserve">hal-01009780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swap Fairness for Thrashing Mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
+                <w:t xml:space="preserve">Extending dataflow programs for guaranteed throughput.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA - European Conference on Software Architecture - 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MES '13 - International Workshop on Many-core Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tel Aviv, Israel. pp.54-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2489068.2489077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912875v1</w:t>
+                <w:t xml:space="preserve">hal-00876566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending dataflow programs for guaranteed throughput.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A QoS Monitoring System for Dataflow Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Marquet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MES '13 - International Workshop on Many-core Embedded Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, Jan 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2489068.2489077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00876566v1</w:t>
+                <w:t xml:space="preserve">hal-00780976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QoS Monitoring System for Dataflow Programs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
+                <w:t xml:space="preserve">Swap Fairness for Thrashing Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria, Jan 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ECSA - European Conference on Software Architecture - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780976v1</w:t>
+                <w:t xml:space="preserve">hal-00912875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in-Browser Microblog Ranking Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Monitoring Approach for Dynamic Service-Oriented Architecture Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Non Conventional Data Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourth International Conferences on Advanced Service Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704623v1</w:t>
+                <w:t xml:space="preserve">hal-00695830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring Approach for Dynamic Service-Oriented Architecture Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LogOS: an Automatic Logging Framework for Service-Oriented Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Colombo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conferences on Advanced Service Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695830v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LogOS: an Automatic Logging Framework for Service-Oriented Architectures</w:t>
+                <w:t xml:space="preserve">An in-Browser Microblog Ranking Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ponge</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Non Conventional Data Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giorgio Orsi (University of Oxford) Letizia Tanca (Politecnico di Milano) Riccardo Torlone (Università Roma Tre), Oct 2012, Florence, Italy. pp.78-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33999-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709534v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and self-configuration of physical entities in extended smart grid perimeter</w:t>
               </w:r>
@@ -4530,51 +4530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 7ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.45--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4593,513 +4593,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROCS: a Remotely Provisioned OSGi Framework for Ambient Systems</w:t>
+                <w:t xml:space="preserve">Various Extensions for the Ambient OSGi framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.503-510</w:t>
+              <w:t xml:space="preserve">Adamus Workshop in ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00436041v1</w:t>
+                <w:t xml:space="preserve">inria-00515189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Excentric Service Composition in Pervasive Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+                <w:t xml:space="preserve">Liability in Software Engineering Overview of the LISE Approach and Illustration on a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE 32nd International Conf. on Software Engineering (ICSE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IEEE, May 2010, Cape Town, South Africa. pp.135--144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1806799.1806823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00442598v1</w:t>
+                <w:t xml:space="preserve">inria-00472287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Extensions for the Ambient OSGi framework</w:t>
+                <w:t xml:space="preserve">ROCS: a Remotely Provisioned OSGi Framework for Ambient Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adamus Workshop in ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.503-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00515189v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liability in Software Engineering Overview of the LISE Approach and Illustration on a Case Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+                <w:t xml:space="preserve">User-Excentric Service Composition in Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 32nd International Conf. on Software Engineering (ICSE 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1806799.1806823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00472287v3</w:t>
+                <w:t xml:space="preserve">inria-00442598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-JVM: une machine virtuelle Java pour l'isolation de composants dans OSGi</w:t>
+                <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
@@ -5134,97 +5134,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Conférence Française sur les Systèmes d'Exploitation (CFSE'07), Chapitre français de l'ACM-SIGOPS, GDR ARP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Estoril, Portugal. pp.544-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2009.5270296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298308v1</w:t>
+                <w:t xml:space="preserve">inria-00415813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
+                <w:t xml:space="preserve">I-JVM: une machine virtuelle Java pour l'isolation de composants dans OSGi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
@@ -5259,82 +5268,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7éme Conférence Française sur les Systèmes d'Exploitation (CFSE'07), Chapitre français de l'ACM-SIGOPS, GDR ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSN.2009.5270296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00415813v1</w:t>
+                <w:t xml:space="preserve">hal-01298308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MySIM: A Spontaneous Service Integration Middleware for Pervasive Environments</w:t>
               </w:r>
@@ -5424,90 +5424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Service Loading by Dependency Graph Colouring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Conference on New Technologies in Distributed Systems (NOTERE'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.182-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5541,90 +5541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph-based Approach for Contextual Service Loading in Pervasive Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Distributed Objects and Applications (DOA'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.589-606, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5860,1155 +5860,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00270941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Secure Deployment of OSGi Bundles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">C-ANIS: a Contextual, Automatic and Dynamic Service-Oriented Integration Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE WoWMoM Workshop on Adaptive and DependAble Mission- and bUsiness-critical mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Ubiquitous Computing (UCS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.118-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00275186v1</w:t>
+                <w:t xml:space="preserve">inria-00270944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Service-Integration Framework for Ubiquitous Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+                <w:t xml:space="preserve">Approche pour un chargement contextuel de services sur des dispositifs contraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2007) organisé conjointement avec INFORSID'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/UBICOMM.2007.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00395104v1</w:t>
+                <w:t xml:space="preserve">inria-00305396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-service, Multi-protocol Management for Residential Gateways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting the Secure Deployment of OSGi Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BroadBand Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Broadband Europe Community, Dec 2007, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">First IEEE WoWMoM Workshop on Adaptive and DependAble Mission- and bUsiness-critical mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00275168v1</w:t>
+                <w:t xml:space="preserve">inria-00275186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Galice</w:t>
+                <w:t xml:space="preserve">Automatic Service-Integration Framework for Ubiquitous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UBICOMM.2007.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275178v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Aware Service Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-service, Multi-protocol Management for Residential Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafeim Papastefanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Abdelnur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">BroadBand Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Broadband Europe Community, Dec 2007, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275184v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ANIS: a Contextual, Automatic and Dynamic Service-Oriented Integration Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Galice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ubiquitous Computing (UCS 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA Association, Oct 2007, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00270944v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pour un chargement contextuel de services sur des dispositifs contraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">Privacy-Aware Service Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hoehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2007) organisé conjointement avec INFORSID'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00305396v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Deployment of Services in Pervasive Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques d'intégration de services dans les environnements distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Requirements and Solutions for Pervasive Software Infrastructures (RSPSI'2006) in conjunction with the Pervasive'2006 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2006) organisé conjointement avec INFORSID'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00394958v1</w:t>
+                <w:t xml:space="preserve">inria-00305356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration négociée de services dans les systèmes distribués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Deployment of Services in Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées Composants (JC'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Requirements and Solutions for Pervasive Software Infrastructures (RSPSI'2006) in conjunction with the Pervasive'2006 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00394967v1</w:t>
+                <w:t xml:space="preserve">inria-00394958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualization of Service Gateways in Multi-provider Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Royon</w:t>
+                <w:t xml:space="preserve">Intégration négociée de services dans les systèmes distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International SIGSOFT Symposium on Component-Based Software Engineering (CBSE'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des Journées Composants (JC'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00394956v1</w:t>
+                <w:t xml:space="preserve">inria-00394967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'intégration de services dans les environnements distribués</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+                <w:t xml:space="preserve">Virtualization of Service Gateways in Multi-provider Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2006) organisé conjointement avec INFORSID'2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International SIGSOFT Symposium on Component-Based Software Engineering (CBSE'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Västeraas, Sweden. pp.385-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11783565_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00305356v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00394956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic negotiated integration of services in pervasive environments</w:t>
               </w:r>
@@ -8178,51 +8178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8512,51 +8512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forkmon: Monitoring the Networks Supporting Bitcoin Hard Forks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Luiz Gontijo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8729,64 +8729,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de réservation de ressources basée sur NDN pour le computing continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Arrabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caposiena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8869,51 +8869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Reimert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9141,350 +9141,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liability in Software Engineering: Overview of the LISE Approach and Illustration on a Case Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Craipeau</w:t>
+                <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7148, INRIA. 2009, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6801, INRIA. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00440437v1</w:t>
+                <w:t xml:space="preserve">inria-00354580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a suspend/resume extension to the OSGi specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Dunklau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RR-7060, INRIA. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00423866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+                <w:t xml:space="preserve">Liability in Software Engineering: Overview of the LISE Approach and Illustration on a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alleaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Laure Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Craipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6801, INRIA. 2009, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7148, INRIA. 2009, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00354580v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00440437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Vulnerabilities in the Java/OSGi Platform: A Focus on Bundle Interactions</w:t>
               </w:r>
@@ -9746,51 +9746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam d'Haesseleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Abdelnur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cridlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10509,51 +10509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Huang Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Younsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3588314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107365v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faravelon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2016.50" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2014.068244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.152.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Dan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-012-0172-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRTZ9TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534596v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1924421.1924444" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.v39:5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.3.59-82" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.4.103-127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2007.4342834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Du" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606464.3606470" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3193063.3193072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238895v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227528v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_33" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2799371.2799372" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghorbali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2776772" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.53" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009780v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Marquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489068.2489077" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33999-8_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695830v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25167-2_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HD7T2ZR5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270296" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416758" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_42" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575162" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275186v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275168v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Papastefanos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoehn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_10" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394958v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_31" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394952v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305481v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003288v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vayssade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678526" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goichon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krichen Anis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Gontijo de Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW49218.2019.00016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Privat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652110v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423866v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dunklau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155663v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157341v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam d'Haesseleer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cridlig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084795v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Almasri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotres Miguel Avin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Huang Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Younsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3588314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107365v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faravelon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2016.50" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2014.068244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.152.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Dan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-012-0172-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRTZ9TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534596v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1924421.1924444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.v39:5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.3.59-82" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.4.103-127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2007.4342834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Du" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606464.3606470" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3193063.3193072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238895v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghorbali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2776772" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.53" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2799371.2799372" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Marquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489068.2489077" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695830v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33999-8_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25167-2_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HD7T2ZR5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416758" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_42" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575162" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.11" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Papastefanos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoehn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394952v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305481v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003288v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vayssade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678526" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goichon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krichen Anis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Gontijo de Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW49218.2019.00016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Privat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652110v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423866v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dunklau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155663v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157341v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam d'Haesseleer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cridlig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084795v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Almasri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotres Miguel Avin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>