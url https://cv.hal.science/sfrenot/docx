--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1517,3755 +1517,3746 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00270938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jusqu'où peut-on virtualiser les couches réseaux ?</w:t>
+                <w:t xml:space="preserve">Quel est l’effet de l’écriture sur tablette tactile pour réduire les difficultés d’apprentissage des différentes formes des lettres chez les enfants de 5 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Arrabal</w:t>
+                <w:t xml:space="preserve">Myriam Gheffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Caposiena</w:t>
+                <w:t xml:space="preserve">Marlie Alcindor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR - RSD Journée thématique Virtualisation des Systèmes et des Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de la Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806861v1</w:t>
+                <w:t xml:space="preserve">hal-05610303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Anomaly Detection in Internet Services: An ISP centric approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jusqu'où peut-on virtualiser les couches réseaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanting Du</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Arrabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caposiena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR - RSD Journée thématique Virtualisation des Systèmes et des Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655324v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy: Practical Anomaly Detection in large BGP/MPLS and BGP/SRv6 VPN Networks</w:t>
+                <w:t xml:space="preserve">Practical Anomaly Detection in Internet Services: An ISP centric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Huang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frenot</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanting Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Graf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wanting Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANRW 2023 : Applied Networking Research Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3606464.3606470⟩</w:t>
+              <w:t xml:space="preserve">NOMS 2024-2024 IEEE Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Seoul, South Korea. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS59830.2024.10575071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307611v1</w:t>
+                <w:t xml:space="preserve">hal-04655324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An OSGi Monitoring System to Support Dynamicity and to Enhance Fault Tolerance of OSGi Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daisy: Practical Anomaly Detection in large BGP/MPLS and BGP/SRv6 VPN Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Huang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanting Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Information Technology (ICIIT 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANRW 2023 : Applied Networking Research Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, San Francisco, United States. pp.8-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3606464.3606470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3193063.3193072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01937212v1</w:t>
+                <w:t xml:space="preserve">hal-04307611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Syed Gillani</w:t>
+                <w:t xml:space="preserve">An OSGi Monitoring System to Support Dynamicity and to Enhance Fault Tolerance of OSGi Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Subercaze</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Information Technology (ICIIT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Ha Noi, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3193063.3193072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711120v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming Javascript Event-Loop Into a Pipeline</w:t>
+                <w:t xml:space="preserve">All that Incremental is not Efficient: Towards Recomputation Based Complex Event Processing for Expensive Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brodu</w:t>
+                <w:t xml:space="preserve">Abderrahmen Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Gillani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Subercaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDBT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238895v3</w:t>
+                <w:t xml:space="preserve">hal-01711120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boutet</w:t>
+                <w:t xml:space="preserve">Transforming Javascript Event-Loop Into a Pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Oblé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ubiquité et mobilité 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384311v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238895v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Spontaneous and Ephemeral Social Networks: an Event-based Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">debs 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ubiquité et mobilité 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154460v1</w:t>
+                <w:t xml:space="preserve">hal-01384311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring System for Runtime Adaptations of Streaming Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Selva</w:t>
+                <w:t xml:space="preserve">Demo Spontaneous and Ephemeral Social Networks: an Event-based Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Morel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amine Ghorbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel, Distributed and Network-based Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PDP.2015.53⟩</w:t>
+              <w:t xml:space="preserve">debs 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2675743.2776772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229025v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">A Monitoring System for Runtime Adaptations of Streaming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frenot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">int conf. on Web Information System Engineering (WISE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_33⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Parallel, Distributed and Network-based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227528v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">C3PO: A Network and Application Framework for Spontaneous and Ephemeral Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third IEEE Workshop on Hot Topics in Web Systems and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">int conf. on Web Information System Engineering (WISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26187-4_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227530v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward automatic update from callbacks to Promises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Oblé</w:t>
+                <w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Reimert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWeS '15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Third IEEE Workshop on Hot Topics in Web Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132776v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: Spontaneous and Ephemeral Social Networks (demo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+                <w:t xml:space="preserve">Toward automatic update from callbacks to Promises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Launay</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Oblé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth ACM MobiCom Workshop on Challenged Networks (ACM Chants@MOBICOM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWeS '15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227519v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstation : MYSTREAM: an in browser personalization service to follow events from Twitter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C3PO: Spontaneous and Ephemeral Social Networks (demo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM Web Intelligence Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tenth ACM MobiCom Workshop on Challenged Networks (ACM Chants@MOBICOM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2799371.2799372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227531v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstation : MYSTREAM: an in browser personalization service to follow events from Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Reimert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/WIC/ACM Web Intelligence Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069778v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Voting, the Case for Decentralised Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C3PO: a Spontaneous and Ephemeral Social Networking Framework for a collaborative Creation and Publishing of Multimedia Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COOP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on selected topics in Mobile and Wireless Networking (MoWNet 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097479v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An OSGi Monitoring System with Dynamicity Resilience enhancing Fault Tolerance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-Voting, the Case for Decentralised Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Reimert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conferences on Software and Computing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Lijiang, China</w:t>
+              <w:t xml:space="preserve">COOP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nice, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009780v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending dataflow programs for guaranteed throughput.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Marquet</w:t>
+                <w:t xml:space="preserve">An OSGi Monitoring System with Dynamicity Resilience enhancing Fault Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MES '13 - International Workshop on Many-core Embedded Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conferences on Software and Computing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lijiang, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876566v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QoS Monitoring System for Dataflow Programs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Extending dataflow programs for guaranteed throughput.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MES '13 - International Workshop on Many-core Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tel Aviv, Israel. pp.54-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2489068.2489077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780976v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swap Fairness for Thrashing Mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
+                <w:t xml:space="preserve">A QoS Monitoring System for Dataflow Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA - European Conference on Software Architecture - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.17</w:t>
+              <w:t xml:space="preserve">ComPAS 2013 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, Jan 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912875v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monitoring Approach for Dynamic Service-Oriented Architecture Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+                <w:t xml:space="preserve">Swap Fairness for Thrashing Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conferences on Advanced Service Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">ECSA - European Conference on Software Architecture - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695830v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LogOS: an Automatic Logging Framework for Service-Oriented Architectures</w:t>
+                <w:t xml:space="preserve">An in-Browser Microblog Ranking Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ponge</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Non Conventional Data Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giorgio Orsi (University of Oxford) Letizia Tanca (Politecnico di Milano) Riccardo Torlone (Università Roma Tre), Oct 2012, Florence, Italy. pp.78-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33999-8_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709534v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in-Browser Microblog Ranking Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Monitoring Approach for Dynamic Service-Oriented Architecture Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufang Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colombo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Non Conventional Data Access</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourth International Conferences on Advanced Service Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00704623v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation and self-configuration of physical entities in extended smart grid perimeter</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LogOS: an Automatic Logging Framework for Service-Oriented Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT) Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">38th Euromicro Conference on Software Engineering and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748526v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-configuration of &amp;quot;Home Abstraction Layer&amp;quot; via Sensor-Actuator Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Representation and self-configuration of physical entities in extended smart grid perimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AmI 2011 - 2nd International Joint Conference on Ambient Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE PES Innovative Smart Grid Technologies (ISGT) Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930978v1</w:t>
+                <w:t xml:space="preserve">hal-00748526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">self-configuration of Home Absraction Layer via sensors and actuators network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Self-configuration of &amp;quot;Home Abstraction Layer&amp;quot; via Sensor-Actuator Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Joint Conference on Ambient Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AmI 2011 - 2nd International Joint Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands. pp.146-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25167-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643940v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Bridging IoT and Cloud Services: Proposing Smartphones as Mobile and Autonomic Service Gateways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">self-configuration of Home Absraction Layer via sensors and actuators network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ponge</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 7ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.45--48</w:t>
+              <w:t xml:space="preserve">2nd International Joint Conference on Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00610537v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Extensions for the Ambient OSGi framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Bridging IoT and Cloud Services: Proposing Smartphones as Mobile and Autonomic Service Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roya Golchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ponge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adamus Workshop in ICPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Actes des 7ème Journées Francophones de la Mobilité et Ubiquité (UbiMob'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France. pp.45--48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00515189v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00610537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liability in Software Engineering Overview of the LISE Approach and Illustration on a Case Study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Various Extensions for the Ambient OSGi framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/IEEE 32nd International Conf. on Software Engineering (ICSE 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Adamus Workshop in ICPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00472287v3</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00515189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROCS: a Remotely Provisioned OSGi Framework for Ambient Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liability in Software Engineering Overview of the LISE Approach and Illustration on a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Maarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Operations and Management Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/IEEE 32nd International Conf. on Software Engineering (ICSE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM/IEEE, May 2010, Cape Town, South Africa. pp.135--144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1806799.1806823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436041v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00472287v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-Excentric Service Composition in Pervasive Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROCS: a Remotely Provisioned OSGi Framework for Ambient Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp.8</w:t>
+              <w:t xml:space="preserve">Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.503-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00442598v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">User-Excentric Service Composition in Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24th IEEE International Conference on Advanced Information Networking and Applications (AINA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Perth, Australia. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00415813v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00442598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-JVM: une machine virtuelle Java pour l'isolation de composants dans OSGi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,302 +5275,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7éme Conférence Française sur les Systèmes d'Exploitation (CFSE'07), Chapitre français de l'ACM-SIGOPS, GDR ARP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MySIM: A Spontaneous Service Integration Middleware for Pervasive Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM International Conference on Pervasive Services (ICPS'2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1568199.1568201⟩</w:t>
+              <w:t xml:space="preserve">39th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Estoril, Portugal. pp.544-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2009.5270296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00395427v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00415813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Service Loading by Dependency Graph Colouring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+                <w:t xml:space="preserve">MySIM: A Spontaneous Service Integration Middleware for Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th International Conference on New Technologies in Distributed Systems (NOTERE'2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1416729.1416758⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM International Conference on Pervasive Services (ICPS'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, London, United Kingdom. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1568199.1568201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00395406v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-based Approach for Contextual Service Loading in Pervasive Environments</w:t>
+                <w:t xml:space="preserve">Contextual Service Loading by Dependency Graph Colouring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
@@ -5597,1772 +5605,1889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Distributed Objects and Applications (DOA'2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0_42⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 8th International Conference on New Technologies in Distributed Systems (NOTERE'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.182-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1416729.1416758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00395390v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Access Control: Secure Software Composition through Static Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">A Graph-based Approach for Contextual Service Loading in Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78789-1_5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th International Symposium on Distributed Objects and Applications (DOA'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.589-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00270942v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Scheduling for Home Gateways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Component-based Access Control: Secure Software Composition through Static Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Beras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFP network operations and management symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.68-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78789-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2008.4575162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00270941v1</w:t>
+                <w:t xml:space="preserve">inria-00270942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ANIS: a Contextual, Automatic and Dynamic Service-Oriented Integration Framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Scheduling for Home Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ubiquitous Computing (UCS 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/IFP network operations and management symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Salvador de Bahia, Brazil. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2008.4575162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00270944v1</w:t>
+                <w:t xml:space="preserve">inria-00270941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pour un chargement contextuel de services sur des dispositifs contraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+                <w:t xml:space="preserve">C-ANIS: a Contextual, Automatic and Dynamic Service-Oriented Integration Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2007) organisé conjointement avec INFORSID'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Ubiquitous Computing (UCS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.118-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00305396v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00270944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Secure Deployment of OSGi Bundles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">Approche pour un chargement contextuel de services sur des dispositifs contraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE WoWMoM Workshop on Adaptive and DependAble Mission- and bUsiness-critical mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">6ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2007) organisé conjointement avec INFORSID'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275186v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00305396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Service-Integration Framework for Ubiquitous Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">Supporting the Secure Deployment of OSGi Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First IEEE WoWMoM Workshop on Adaptive and DependAble Mission- and bUsiness-critical mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00395104v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-service, Multi-protocol Management for Residential Gateways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">Automatic Service-Integration Framework for Ubiquitous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BroadBand Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies (UBICOMM'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Papeete, French Polynesia. pp.15-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/UBICOMM.2007.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275168v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00395104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-service, Multi-protocol Management for Residential Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serafeim Papastefanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Abdelnur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA Association, Oct 2007, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">BroadBand Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Broadband Europe Community, Dec 2007, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275178v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Aware Service Integration</w:t>
+                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Galice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Hoehn</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA Association, Oct 2007, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275184v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'intégration de services dans les environnements distribués</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+                <w:t xml:space="preserve">Privacy-Aware Service Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hoehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2006) organisé conjointement avec INFORSID'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00305356v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Deployment of Services in Pervasive Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques d'intégration de services dans les environnements distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Requirements and Solutions for Pervasive Software Infrastructures (RSPSI'2006) in conjunction with the Pervasive'2006 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">5ème atelier sur les Objets, Composants et Modèles dans l'ingénierie des Systèmes d'Information (OCM-SI'2006) organisé conjointement avec INFORSID'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00394958v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00305356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration négociée de services dans les systèmes distribués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic Deployment of Services in Pervasive Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Journées Composants (JC'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Requirements and Solutions for Pervasive Software Infrastructures (RSPSI'2006) in conjunction with the Pervasive'2006 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00394967v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00394958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualization of Service Gateways in Multi-provider Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Royon</w:t>
+                <w:t xml:space="preserve">Intégration négociée de services dans les systèmes distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th International SIGSOFT Symposium on Component-Based Software Engineering (CBSE'2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes des Journées Composants (JC'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00394956v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00394967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic negotiated integration of services in pervasive environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+                <w:t xml:space="preserve">Virtualization of Service Gateways in Multi-provider Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Middleware for Web Services Workshop (MWS'2005) in conjunction with the 9th International IEEE Enterprise Distributed Object Computing Conference (EDOC'2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th International SIGSOFT Symposium on Component-Based Software Engineering (CBSE'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Västeraas, Sweden. pp.385-392, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11783565_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00394952v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00394956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Matching and Combining Techniques for Services Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic negotiated integration of services in pervasive environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3er Congreso Nacional de Ciencias de la Computacion (CNCC'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
+              <w:t xml:space="preserve">Proceedings of the Middleware for Web Services Workshop (MWS'2005) in conjunction with the 9th International IEEE Enterprise Distributed Object Computing Conference (EDOC'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Enschede, Netherlands. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00305481v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00394952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du déploiement de composants sur réseau P2P</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface Matching and Combining Techniques for Services Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.113-124</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3er Congreso Nacional de Ciencias de la Computacion (CNCC'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003288v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00305481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gestion du déploiement de composants sur réseau P2P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.113-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Distributed PolyTeXML Une nouvelle plateforme de partage d'items didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vayssade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Communication dans les Enseignements d'ingénieurs et dans l'industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Villeurbanne, France. pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7372,290 +7497,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does learning to write allographs on a touchscreen tablet stimulate the development of the abstract identity of letters in 5-year-old pre-readers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th meeting of the European Society for Cognitive Psychology Conference (ESCOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Sheffield - UK, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compiler providing incremental scalability for web applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Oblé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Middleware Posters and Demos '14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bordeaux, France. , ACM, 2014, Proceedings of the Posters &amp; Demos Session. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2678508.2678526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Resource Control in L4 micro-kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goichon François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7670,51 +7795,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Française en Systèmes d'Exploitation (CFSE 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7724,51 +7849,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 4th ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7777,73 +7902,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACM Press, pp.26, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 3rd ACM International Workshop on Services Integration in Pervasive Environments (SIPE'2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7852,73 +7977,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACM Press, pp.44, 2008, 978-1-60558-208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 2nd IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7927,73 +8052,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE Press, pp.56, 2007, 1-4244-1326-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 1st IEEE International Workshop on Services Integration in Pervasive Environments (SIPE'2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8002,51 +8127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEEE Press, pp.50, 2006, 1-4244-0237-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00394960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8056,133 +8181,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données à l’intermédiation,une révolution économique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big data : nouvelles partitions de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2014, 2804189155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Extensions for the Ambient OSGi Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8218,92 +8343,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Information Resources Management Association. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Engineering: Concepts, Methodologies, Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.1799-1810, 2012, 9781613504567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-61350-456-7.ch712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middleware Technologies for Ubiquitous Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8326,156 +8451,156 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Next Generation Networks and Ubiquitous Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 12, IGI Global, pp.122-131, 2010, 9781605662503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-250-3.ch012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00395417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Support for Dynamic and Pervasive Services on P2P Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krichen Anis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ERCIM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, ERCIM, pp.30-31, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00404272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8485,227 +8610,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forkmon: Monitoring the Networks Supporting Bitcoin Hard Forks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Luiz Gontijo de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.49-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SRDSW49218.2019.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Model-based Identification of Building Components and Appliances by Means of Sensor-Actuator Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tourancheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00636055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8715,78 +8840,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système de réservation de ressources basée sur NDN pour le computing continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Arrabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caposiena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Mouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,152 +8919,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MyStream: an in browser stream processing personalization service to follow events from Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Reimert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8949,51 +9074,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swap Fairness for Thrashing Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9019,73 +9144,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8388, INRIA. 2013, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Java Code Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9111,113 +9236,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0419, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9233,274 +9358,274 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6801, INRIA. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00354580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a suspend/resume extension to the OSGi specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Dunklau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RR-7060, INRIA. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00423866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liability in Software Engineering: Overview of the LISE Approach and Illustration on a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alleaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie-Laure Benabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7148, INRIA. 2009, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00440437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Vulnerabilities in the Java/OSGi Platform: A Focus on Bundle Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9513,73 +9638,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6649, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00322138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Unix Init Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9592,73 +9717,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0338, INRIA. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00155663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Java Components Vulnerabilities - An Experimental Classification Targeted at the OSGi Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9671,195 +9796,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6231, INRIA. 2007, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00157341v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D B3.4 - Specification of Residential Gateway configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam d'Haesseleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Abdelnur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cridlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00113085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Component Deployment in the OSGi(tm) Release 4 Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9872,389 +9997,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0323, INRIA. 2006, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00084795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche orientée composant d'une pile réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0298, INRIA. 2004, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00069882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a JMX management interface inside OSGi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5025, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic instrumentation for the management of EJB-based applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Almasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4481, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EJB components Migration Service and Automatic Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotres Miguel Avin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Almasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4480, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10264,105 +10389,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergiciels systèmes pour passerelles de services ambiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie logiciel [cs.SE]. Université Claude Bernard - Lyon I, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00395181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10509,51 +10634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Huang Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Younsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3588314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107365v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faravelon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2016.50" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2014.068244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.152.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Dan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-012-0172-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRTZ9TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534596v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1924421.1924444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.v39:5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.3.59-82" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.4.103-127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2007.4342834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Du" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307611v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606464.3606470" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937212v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3193063.3193072" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238895v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384311v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghorbali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2776772" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.53" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227528v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2799371.2799372" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Marquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489068.2489077" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780976v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695830v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704623v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33999-8_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748526v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930978v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25167-2_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HD7T2ZR5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442598v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416758" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_42" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270941v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575162" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305396v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275186v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.11" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275168v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Papastefanos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoehn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305356v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394967v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394952v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305481v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003288v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vayssade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cellier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678526" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648488v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goichon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395417v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404272v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krichen Anis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915056v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Gontijo de Almeida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW49218.2019.00016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636055v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Privat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180695v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652110v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423866v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dunklau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155663v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157341v4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam d'Haesseleer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cridlig" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084795v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069882v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071559v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072107v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Almasri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotres Miguel Avin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166169v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Huang Feng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Younsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Graf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2025.3588314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107365v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faravelon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2016.50" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Mou&#235;l" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2014.068244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.152.0043" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Dan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-012-0172-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRTZ9TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaras.2011070101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534596v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maarek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mazza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1924421.1924444" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415805v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.v39:5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.13.3.59-82" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.4.103-127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2007.4342834" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Gheffar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlie Alcindor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Laforest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806861v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caposiena" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Francois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Du" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS59830.2024.10575071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frenot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3606464.3606470" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3193063.3193072" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Kammoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Gillani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Subercaze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238895v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Obl&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851745" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Launay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Sommer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghorbali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2776772" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229025v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.53" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Laforest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26187-4_33" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Reimert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132776v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mah&#233;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2799371.2799372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.10.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876566v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Marquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489068.2489077" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780976v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704623v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33999-8_10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00695830v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00709534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Privat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tourancheau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930978v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25167-2_17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HD7T2ZR5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00643940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610537v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Golchay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472287v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1806799.1806823" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298308v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415813v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568201" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1416729.1416758" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_42" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575162" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_10" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2007.11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275168v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Papastefanos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoehn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394958v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394956v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11783565_31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394952v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003288v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000652v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delestre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mottelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vayssade" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678526" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goichon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395411v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00701434v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-456-7.ch712" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00395417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-250-3.ch012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krichen Anis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz Gontijo de Almeida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDSW49218.2019.00016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Privat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354580v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423866v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Dunklau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440437v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alleaune" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bidan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Craipeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00155663v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00157341v4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113085v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam d'Haesseleer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cridlig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084795v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069882v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072107v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Almasri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072108v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotres Miguel Avin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00395181v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>