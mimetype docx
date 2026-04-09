--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -166,602 +166,602 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the Mechanism of Biosynthesis of Sulfurated Biomolecules: The Case of tRNA Sulfuration</w:t>
+                <w:t xml:space="preserve">Evolution, structure and function of L-cysteine desulfidase, an enzyme involved in sulfur metabolism in the methanogenic archeon Methanococcus maripaludis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fontecave</w:t>
+                <w:t xml:space="preserve">Paolo Zecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elliot B Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisha He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.5c00485⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.1667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09053-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05309077v1</w:t>
+                <w:t xml:space="preserve">hal-05381876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the influence of the [4Fe–4S] cluster of tRNA thiolation enzymes on tRNA binding</w:t>
+                <w:t xml:space="preserve">The ISC machinery assembles [2Fe–2S] clusters by formation and fusion of [1Fe–1S] precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caillat</w:t>
+                <w:t xml:space="preserve">Rafal Dutkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djemel Hamdane</w:t>
+                <w:t xml:space="preserve">Kristian Want</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Benazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mor-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1261/rna.080292.124⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.767-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-024-01818-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283762v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ISC machinery assembles [2Fe–2S] clusters by formation and fusion of [1Fe–1S] precursors</w:t>
+                <w:t xml:space="preserve">Dissecting the Mechanism of Biosynthesis of Sulfurated Biomolecules: The Case of tRNA Sulfuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Benazza</w:t>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mor-Gautier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (5), pp.767-778. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-024-01818-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.5c00485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348439v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05309077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, structure and function of L-cysteine desulfidase, an enzyme involved in sulfur metabolism in the methanogenic archeon Methanococcus maripaludis</w:t>
+                <w:t xml:space="preserve">Deciphering the influence of the [4Fe–4S] cluster of tRNA thiolation enzymes on tRNA binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Zecchin</w:t>
+                <w:t xml:space="preserve">Sambuddha Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot B Shelton</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisha He</w:t>
+                <w:t xml:space="preserve">Sylvain Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+                <w:t xml:space="preserve">Djemel Hamdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8, pp.1667. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (6), pp.735-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-09053-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.080292.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381876v1</w:t>
+                <w:t xml:space="preserve">hal-05283762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[4Fe-4S]-dependent enzymes in non-redox tRNA thiolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambuddha Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1871 (7), pp.119807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -789,334 +789,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Elucidation of Frataxin Biochemical Function Open Novel Perspectives for the Treatment of Friedreich’s Ataxia</w:t>
+                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Batoul Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beata Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.838335⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (38), pp.17496 - 17515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308191v1</w:t>
+                <w:t xml:space="preserve">hal-03837292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Batoul Srour</w:t>
+                <w:t xml:space="preserve">Recent Advances in the Elucidation of Frataxin Biochemical Function Open Novel Perspectives for the Treatment of Friedreich’s Ataxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit D’autréaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (38), pp.17496 - 17515. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.838335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837292v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Iron-Sulfur Cluster Assembly: In the Intimacy of Iron and Sulfur Encounter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit d'Autreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,64 +1342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast and Ratiometric Method for Quantification of Cysteine-Bound Persulfides Based on Alkylation and Gel-Shift Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit D’autréaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fe-S Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2353, Springer US, pp.191-205, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,51 +1523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED949FC9"/>
+    <w:nsid w:val="DC13928F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1754,51 +1754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgervason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5238-1018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambuddha Sen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080292.124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zecchin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot B Shelton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09053-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#8217;autr&#233;aux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.838335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics8100055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgervason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5238-1018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381876v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zecchin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot B Shelton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09053-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambuddha Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080292.124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#8217;autr&#233;aux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.838335" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics8100055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>