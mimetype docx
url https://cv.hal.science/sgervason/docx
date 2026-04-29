--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -166,602 +166,602 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution, structure and function of L-cysteine desulfidase, an enzyme involved in sulfur metabolism in the methanogenic archeon Methanococcus maripaludis</w:t>
+                <w:t xml:space="preserve">Dissecting the Mechanism of Biosynthesis of Sulfurated Biomolecules: The Case of tRNA Sulfuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Zecchin</w:t>
+                <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot B Shelton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-09053-0⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.5c00485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381876v1</w:t>
+                <w:t xml:space="preserve">hal-05309077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ISC machinery assembles [2Fe–2S] clusters by formation and fusion of [1Fe–1S] precursors</w:t>
+                <w:t xml:space="preserve">Deciphering the influence of the [4Fe–4S] cluster of tRNA thiolation enzymes on tRNA binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambuddha Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafal Dutkiewicz</w:t>
+                <w:t xml:space="preserve">Sylvain Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Want</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mor-Gautier</w:t>
+                <w:t xml:space="preserve">Djemel Hamdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41589-024-01818-8⟩</w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (6), pp.735-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1261/rna.080292.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348439v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the Mechanism of Biosynthesis of Sulfurated Biomolecules: The Case of tRNA Sulfuration</w:t>
+                <w:t xml:space="preserve">Evolution, structure and function of L-cysteine desulfidase, an enzyme involved in sulfur metabolism in the methanogenic archeon Methanococcus maripaludis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Zecchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot B Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fontecave</w:t>
+                <w:t xml:space="preserve">Nisha He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.1667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.5c00485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09053-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05309077v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the influence of the [4Fe–4S] cluster of tRNA thiolation enzymes on tRNA binding</w:t>
+                <w:t xml:space="preserve">The ISC machinery assembles [2Fe–2S] clusters by formation and fusion of [1Fe–1S] precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sambuddha Sen</w:t>
+                <w:t xml:space="preserve">Rafal Dutkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+                <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Caillat</w:t>
+                <w:t xml:space="preserve">Rania Benazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djemel Hamdane</w:t>
+                <w:t xml:space="preserve">Rémi Mor-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (6), pp.735-742. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.767-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.080292.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-024-01818-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283762v1</w:t>
+                <w:t xml:space="preserve">hal-05348439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[4Fe-4S]-dependent enzymes in non-redox tRNA thiolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambuddha Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1871 (7), pp.119807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -789,334 +789,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
+                <w:t xml:space="preserve">Recent Advances in the Elucidation of Frataxin Biochemical Function Open Novel Perspectives for the Treatment of Friedreich’s Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batoul Srour</w:t>
+                <w:t xml:space="preserve">Beata Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit D’autréaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.838335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03837292v1</w:t>
+                <w:t xml:space="preserve">hal-05308191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in the Elucidation of Frataxin Biochemical Function Open Novel Perspectives for the Treatment of Friedreich’s Ataxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (38), pp.17496 - 17515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.838335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308191v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Iron-Sulfur Cluster Assembly: In the Intimacy of Iron and Sulfur Encounter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batoul Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit d'Autreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,64 +1342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast and Ratiometric Method for Quantification of Cysteine-Bound Persulfides Based on Alkylation and Gel-Shift Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit D’autréaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fe-S Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2353, Springer US, pp.191-205, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1523,51 +1523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC13928F"/>
+    <w:nsid w:val="550C2AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1754,51 +1754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgervason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5238-1018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381876v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zecchin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot B Shelton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09053-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309077v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambuddha Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080292.124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#8217;autr&#233;aux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.838335" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics8100055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgervason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5238-1018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambuddha Sen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080292.124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zecchin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot B Shelton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09053-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#8217;autr&#233;aux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.838335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics8100055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>