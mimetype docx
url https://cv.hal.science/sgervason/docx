--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5238-1018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=CS88VUYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,1154 +179,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the Mechanism of Biosynthesis of Sulfurated Biomolecules: The Case of tRNA Sulfuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.accounts.5c00485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05309077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the influence of the [4Fe–4S] cluster of tRNA thiolation enzymes on tRNA binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambuddha Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djemel Hamdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (6), pp.735-742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1261/rna.080292.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution, structure and function of L-cysteine desulfidase, an enzyme involved in sulfur metabolism in the methanogenic archeon Methanococcus maripaludis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Zecchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot B Shelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisha He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.1667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-09053-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ISC machinery assembles [2Fe–2S] clusters by formation and fusion of [1Fe–1S] precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Dutkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Benazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mor-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21 (5), pp.767-778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41589-024-01818-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[4Fe-4S]-dependent enzymes in non-redox tRNA thiolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambuddha Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fontecave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Golinelli-Pimpaneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1871 (7), pp.119807. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances in the Elucidation of Frataxin Biochemical Function Open Novel Perspectives for the Treatment of Friedreich’s Ataxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit D’autréaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2022.838335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (38), pp.17496 - 17515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Iron-Sulfur Cluster Assembly: In the Intimacy of Iron and Sulfur Encounter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit d'Autreaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (10), pp.55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/inorganics8100055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologically relevant reconstitution of iron-sulfur cluster biosynthesis uncovers persulfide-processing functions of ferredoxin-2 and frataxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabir Larkem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Botzanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina S Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.3566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11470-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1315,147 +1336,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast and Ratiometric Method for Quantification of Cysteine-Bound Persulfides Based on Alkylation and Gel-Shift Assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batoul Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit D’autréaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fe-S Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2353, Springer US, pp.191-205, 2021, Methods in Molecular Biology, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1605-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1523,51 +1544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="550C2AF5"/>
+    <w:nsid w:val="8C4ECCB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1754,51 +1775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgervason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5238-1018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309077v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283762v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambuddha Sen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080292.124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zecchin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot B Shelton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09053-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119807" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#8217;autr&#233;aux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.838335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics8100055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308102v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_11" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgervason" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5238-1018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=CS88VUYAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309077v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontecave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Golinelli-Pimpaneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.5c00485" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambuddha Sen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemel Hamdane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080292.124" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zecchin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot B Shelton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pecqueur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09053-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04679950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119807" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#8217;autr&#233;aux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.838335" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit d'Autreaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics8100055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1605-5_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>