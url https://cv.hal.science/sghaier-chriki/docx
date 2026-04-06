--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -325,1895 +325,1887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education for sustainable transformation: a multi-actor perspective on higher education institutions’ contribution to agrifood systems</w:t>
+                <w:t xml:space="preserve">Consumer acceptance of cultured meat and its determinants among Turkish adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Tomasi</w:t>
+                <w:t xml:space="preserve">İsmail Mücahit Alptekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annapia Ferrara</w:t>
+                <w:t xml:space="preserve">Mevra Aydin Cil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mignani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJSHE-04-2024-0245⟩</w:t>
+              <w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00003-026-01607-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222221v1</w:t>
+                <w:t xml:space="preserve">hal-05554521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Education for sustainable transformation: a multi-actor perspective on higher education institutions’ contribution to agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annapia Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fournier</w:t>
+                <w:t xml:space="preserve">Chiara Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Cantalejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSHE-04-2024-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04530893v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential cultured meat consumers in Greece: attitudes, motives, and attributes shaping perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stergios Melios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Gkatzionis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.100538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of marbling score in ribeye quartered at the 5th- 6th rib of French beef using the Q-FOM™ beef assessment camera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+                <w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mette Christensen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109759⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04947677v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différences entre les aliments cellulaires et les produits animaux issus de l’élevage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of marbling score in ribeye quartered at the 5th- 6th rib of French beef using the Q-FOM™ beef assessment camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thoumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.109759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863356v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect-based food as alternative protein source: an analysis from the islamic perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Naqib Hamdan</w:t>
+                <w:t xml:space="preserve">Les différences entre les aliments cellulaires et les produits animaux issus de l’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radhiahtul Raehan Mustafa</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.16-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125611v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food culture and cell-culture: technical, ethical and social frontiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insect-based food as alternative protein source: an analysis from the islamic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifah Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Naqib Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hallman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Anis Syahirah Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masami Takeuchi</w:t>
+                <w:t xml:space="preserve">Radhiahtul Raehan Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.49. </w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (14), pp.2511-2523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41538-025-00417-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/23524588-bja10228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034786v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la cellule à l’assiette : les enjeux techniques et sociétaux de la « viande de culture »</w:t>
+                <w:t xml:space="preserve">Food culture and cell-culture: technical, ethical and social frontiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hallman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masami Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-025-00417-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453584v1</w:t>
+                <w:t xml:space="preserve">hal-05034786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la cellule à l’assiette : les enjeux techniques et sociétaux de la « viande de culture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Akinmeye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Masami Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.VPC-2025-41-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749499v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Food of the future: meat and dairy alternatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Recent technological developments and future trends in the evaluation and prediction of beef sensory quality in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Colivet Briceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Teixeira Mársico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1382337⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 287, pp.105550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526386v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes toward artificial meat in Arab countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Does transport affect the eating quality potential of beef from Limousin cows in France? - A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Rodrigues Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Alhujaili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Jerôme Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.17559⟩</w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.100411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2024.100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830145v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent technological developments and future trends in the evaluation and prediction of beef sensory quality in Brazil and France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+                <w:t xml:space="preserve">Attitudes toward artificial meat in Arab countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Alhujaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hallman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Cesar Colivet Briceno</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105550⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (12), pp.9711-9731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.17559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683524v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does transport affect the eating quality potential of beef from Limousin cows in France? - A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+                <w:t xml:space="preserve">Editorial: Food of the future: meat and dairy alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Rodrigues Silva</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antti Knaapila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2024.100411⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1382337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1382337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818134v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Aspects of Bridging the Gap Between Cell-Based Food and Conventional Meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minsu Kim</w:t>
+                <w:t xml:space="preserve">Jing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyun Young Jung</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.17645. </w:t>
+              <w:t xml:space="preserve">Food and Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22175/mmb.17645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04646311v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does transport stress have any effect on carcass quality of Nellore cattle ( Bos taurus indicus ) in Brazil? - A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Rodrigues Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2258,295 +2250,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insectes dans l’alimentation humaine - Transformation et qualité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Technological Aspects of Bridging the Gap Between Cell-Based Food and Conventional Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minsu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Young Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-f9502⟩</w:t>
+              <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.17645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22175/mmb.17645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600764v1</w:t>
+                <w:t xml:space="preserve">hal-04646311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet B : qualités extrinsèques de la « viande de culture »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Insectes dans l’alimentation humaine - Transformation et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.003⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.F9502v1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04391519v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German consumers’ attitudes toward artificial meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katrin Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Wilhelm Windhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,2039 +2577,2022 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.1401715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2024.1401715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Novel trends in cultured meat research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sishir Kamalapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, pp.1452643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2024.1452643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception of the challenges facing livestock production and meat consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Liu</w:t>
+                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet B : qualités extrinsèques de la « viande de culture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109144⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04009486v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of cultured “meat” by Italian, Portuguese and Spanish consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+                <w:t xml:space="preserve">Nicola Rampado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Begoña Panea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1043618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1043618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000354v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of cultured “meat” by Italian, Portuguese and Spanish consumers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet A : principes et qualités intrinsèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1043618⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (6), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138697v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet A : principes et qualités intrinsèques</w:t>
+                <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.001⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Filière de production : produits d'origine animale, pp.F9500 V1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342338v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer perception of the challenges facing livestock production and meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kombolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Santinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-f9500⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 200, pp.109144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986258v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of animal products: improved quality management, more alternatives or cell-based products?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, VPC-2023-39-25</w:t>
+              <w:t xml:space="preserve">, 2023, pp.VPC-2022-3845</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600926v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception of “artificial meat” in the educated young and urban population of Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The future of animal products: improved quality management, more alternatives or cell-based products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Katrin Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seren Kell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, VPC-2023-39-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073530v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of cultured “meat” by French consumers according to their diet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consumer perception of “artificial meat” in the educated young and urban population of Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gregorio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Auriane Rusalen</w:t>
+                <w:t xml:space="preserve">Moïse Kombolo Ngah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104909⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1127655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695657v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable production and consumption of animal products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">La production de viande bovine au Brésil et ses perspectives de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Teixeira Mársico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.VPC-2022-3841</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877202v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités nutritionnelle, organoleptique et disposition à payer pour les alternatives à la viande : cas des analogues végétaux, de la &amp;quot;viande in vitro&amp;quot; et des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bourdrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.217-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de viande bovine au Brésil et ses perspectives de développement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Perception of cultured “meat” by French consumers according to their diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Rusalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.104909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920206v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Sustainable production and consumption of animal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Pulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondina Francesca Lunesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Pirlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104822⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764732v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the future of meat in France depend on cultured muscle cells? Answers from different consumer segments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.108776⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.104822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658690v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is “cultured meat” a viable alternative to slaughtering animals and a good comprise between animal welfare and human expectations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the future of meat in France depend on cultured muscle cells? Answers from different consumer segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/af/vfac002⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.108776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.108776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662584v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la « viande » artificielle par des consommateurs français selon leur régime alimentaire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is “cultured meat” a viable alternative to slaughtering animals and a good comprise between animal welfare and human expectations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/af/vfac002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504412v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que pensent les Français de la culture de cellules musculaires pour produire de la viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4602,2132 +4607,2257 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese Consumers’ Attitudes and Potential Acceptance toward Artificial Meat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+                <w:t xml:space="preserve">Perception de la « viande » artificielle par des consommateurs français selon leur régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Rusalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229138v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brazilian Consumers’ Attitudes towards So-Called “Cell-Based Meat”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chinese Consumers’ Attitudes and Potential Acceptance toward Artificial Meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (11), pp.2588. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10112588⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10020353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424388v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European conformation and fat scores of bovine carcasses are not good indicators of marbling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Brazilian Consumers’ Attitudes towards So-Called “Cell-Based Meat”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Pogorzelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108233⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10112588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926259v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of tenderness, juiciness and flavor liking to overall liking of beef in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">European conformation and fat scores of bovine carcasses are not good indicators of marbling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaïer Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Pogorzelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 168, pp.108190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108190⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 170 (1), pp.108233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647948v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture d'actualité : Des arguments scientifiques face aux interrogations à propos de l'élevage Présentation de l'ouvrage collectif « L'élevage pour l'agroécologie et une alimentation durable »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Contributions of tenderness, juiciness and flavor liking to overall liking of beef in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaïer Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Pogorzelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.108190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102750v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Various Statistical Approaches to Assess and Predict Carcass and Meat Quality Traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lecture d'actualité : Des arguments scientifiques face aux interrogations à propos de l'élevage Présentation de l'ouvrage collectif « L'élevage pour l'agroécologie et une alimentation durable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, VPC-2020-36-4-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570376v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande in vitro - Intérêts, enjeux et perception des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.F6520 v1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Various Statistical Approaches to Assess and Predict Carcass and Meat Quality Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9040525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02921914v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myth of cultured meat: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2020.00007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516948v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of beef sensory quality for a better prediction of palatability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The myth of cultured meat: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaïer Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97 (3), pp.316-322. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2020.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02635874v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data warehouse of muscle characteristics and beef quality in France and a demonstration of potential applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Modelling of beef sensory quality for a better prediction of palatability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Lynn van Wezemael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
+                <w:t xml:space="preserve">Wim Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ijas.2013.e41⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (3), pp.316-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190663v1</w:t>
+                <w:t xml:space="preserve">hal-02635874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine par méta-analyse des caractéristiques musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renand</w:t>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the relationships between beef tenderness and muscle characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
+                <w:t xml:space="preserve">A data warehouse of muscle characteristics and beef quality in France and a demonstration of potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. L. Journaux</w:t>
+                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2013.04.009⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ijas.2013.e41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001028v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux de modélisation afin de prédire la qualité sensorielle de la viande bovine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of the relationships between beef tenderness and muscle characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155 (2-3), pp.424 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2013.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642320v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis application identifies muscle characteristics of importance for beef tenderness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Travaux de modélisation afin de prédire la qualité sensorielle de la viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Auvergne Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2091-13-29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02651753v1</w:t>
+                <w:t xml:space="preserve">hal-02642320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the comparison of the metabolic and contractile characteristics of two bovine muscles: Longissimus thoracis and semitendinosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Cluster analysis application identifies muscle characteristics of importance for beef tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham E. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.02.026⟩</w:t>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2091-13-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643463v1</w:t>
+                <w:t xml:space="preserve">hal-02651753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meta-analysis of the comparison of the metabolic and contractile characteristics of two bovine muscles: Longissimus thoracis and semitendinosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (4), pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le chitosane : Un nouvel antimicrobien pour la filière viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (6), pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6737,494 +6867,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food of the Future: Meat and Dairy Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Knaapila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frontiers, 2024, Frontiers Research Topics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-8325-4563-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Handbook in Food Sustainability through Service-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Aldaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarlaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Murkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag der Technischen Universität Graz, 2024, 978-3-85125-988-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-988-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel méthodologique sur la durabilité alimentaire par le biais de l'apprentissage par le service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite M M ALDAYA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite M M ALDAYA</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarlaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Murkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Verlag der Technischen Universität Graz, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3217/978-3-85125-716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Agricole, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7234,639 +7364,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5 - What should the properties of cultivated meat be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Agriculture: Technology, Society, Sustainability and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.65-75, 2024, 978-0-443-18767-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-18767-4.00009-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation sans agriculture demain : la « viande » produite en laboratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Démeter 2023 : Agriculture et alimentation, la durabilité à l’épreuve des faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS éditions, pp.141-159, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know today about cultured muscle to produce meat and its acceptability in the world?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Aspects of Meat Quality - From Genes to Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85879-3.00002-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should and will “cultured meat” become a reality in our plates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Sources and Applications of Alternative Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101, Elsevier, pp.181-212, 2022, Advances in Food and Nutrition Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.afnr.2022.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe : un acteur majeur de l’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustin Farison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.277-294, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur la « viande in vitro » : est-il possible de nourrir l'humanité en cultivant des fibres musculaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.217-236, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7876,1726 +8006,1726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation du futur : moins de viandes ? et/ou plus d'alternatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Médiathèques CAPI Communauté d'Agglomération Porte de l'Isère, Feb 2025, Bourgoin-Jallieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-based food: Promises, hopes and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenges of Lab grown Meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meat Secretariat - Economics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Meat Secretariat, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliometric analysis of scientific articles related to ‘cultured meat’</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">German consumers’ attitudes towards cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Windhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331865v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German consumers’ attitudes towards cultured meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cell-based food: claims but uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum Internazionale dell'Agricoltura e dell'Alimentazione, Roma Forum Agricoltura 2023 - CIBO ARTIFICIALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coldiretti, Nov 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331924v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-based food: claims but uncertainty</w:t>
+                <w:t xml:space="preserve">Bibliometric analysis of scientific articles related to ‘cultured meat’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Internazionale dell'Agricoltura e dell'Alimentazione, Roma Forum Agricoltura 2023 - CIBO ARTIFICIALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coldiretti, Nov 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662995v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between ultimate pH, weight, conformation and fatness of carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rodrigues Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana de Oliveira Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le long chemin des protéines cellulaires de Singapour à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viande de culture : quelle acceptabilité par les consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in consumer perception of meat and meat substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Kombolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-based food: promises and reality.</w:t>
+                <w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées Incertitudes et zones d’ombre autour de la « viande de culture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO Global Conference on Sustainable Livestock Transformation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Recherches Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654693v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées Incertitudes et zones d’ombre autour de la « viande de culture »</w:t>
+                <w:t xml:space="preserve">Cell-based food: promises and reality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherches Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">FAO Global Conference on Sustainable Livestock Transformation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661795v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of beef carcass quality characteristics processed by a slaughterhouse in Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliveira Tf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of cultured meat of Italian, Portuguese and Spanish speaking consumers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almeida J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Rampado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Panea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers vers une consommation de viande de culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Nutrition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and sensorial values of meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9610,804 +9740,804 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on cultured meat organized by Embrapa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Embrapa, Aug 2022, Webinaire, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer perception of Artificial meat in Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar of the International Meat Secretariat “In vitro meat: Is it a really a viable alternative?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Meat Secretariat, Apr 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654656v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception of Artificial meat in Africa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
+                <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Webinar of the International Meat Secretariat “In vitro meat: Is it a really a viable alternative?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Meat Secretariat, Apr 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653463v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in different countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Conference “100 years Higher Agricultural Education in Bulgaria”, Congress of Trakia University in Bulgaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Trakia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities of cultured meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: cell cultured protein.</w:t>
+              <w:t xml:space="preserve">Food 4 Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503964v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Qualité du Copa-Cogeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: cell cultured protein.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503988v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of cultured meat</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food 4 Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Qualité du Copa-Cogeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654638v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese consumers’ perspective and potential acceptance toward artificial meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Viande » Cellulaire. Du labo aux applications : une approche scientifique multidisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10422,1860 +10552,1860 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque initutlé « La « Viande…cellulaire » : Est-ce possible ? Est-ce bon ? Est-ce acceptable ? » organisé par l’Académie d’Agriculture de France et l’Association Française de Zootechnie, en partenariat avec l’Académie Vétérinaire de France et la Société Française de Nutrition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Need an Holistic, Multi-Criteria and Independent Assessment of What It Is Called “Cultured Meat”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOWARDS THE FUTURE OF FOOD: THE CULTURED MEAT BETWEEN FOOD SAFETY, SUSTAINABILITY AND PUBLIC PERCEPTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in China and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Congress on Agriculture and Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the future of meat?.</w:t>
+                <w:t xml:space="preserve">Will we still eat meat from livestock in the future? International webinar of beef quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Food and Processing, October 7th, 2020,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Webinar, France</w:t>
+              <w:t xml:space="preserve">International webinar of beef quality.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Londrina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818842v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will we still eat meat from livestock in the future? International webinar of beef quality</w:t>
+                <w:t xml:space="preserve">What is the future of meat?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International webinar of beef quality.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Londrina, Brazil</w:t>
+              <w:t xml:space="preserve">24th International Conference on Food and Processing, October 7th, 2020,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503899v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria beef quality assessment methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ramadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Virtuel, France. pp.460-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des relations entre tendreté et caractéristiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Journaux</w:t>
+                <w:t xml:space="preserve">Cluster analysis application in search of muscle biochemical determinants for beef tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Advancing beef safety and quality through research and innovation- ProSafeBeef Final Project Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ProSafeBeef. Dublin, IRL., Feb 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189946v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of beef sensory quality in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Méta-analyse des relations entre tendreté et caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beef meat quality and safety – European and Polish Perspectives Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803333v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis application in search of muscle biochemical determinants for beef tenderness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Prediction of beef sensory quality in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing beef safety and quality through research and innovation- ProSafeBeef Final Project Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ProSafeBeef. Dublin, IRL., Feb 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Beef meat quality and safety – European and Polish Perspectives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805360v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine à partir des caractéristiques biochimiques du muscle et à l'aide d'outils de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). Clermont-Ferrand, FRA., 2011, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analoysis application in research of muscle biochemical determinants for beef tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology (57th ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d’une analyse en cluster afin de rechercher des déterminants biochimiques du muscle influençant la tendreté de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and contractile characteristics of bovine LONGISSIMUS THORACIS and SEMITENDINOSUS muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques métaboliques et contractiles comparées des muscles Longissimus Thoracis et Semitendinosus de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753270v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques métaboliques et contractiles comparées des muscles Longissimus Thoracis et Semitendinosus de bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Metabolic and contractile characteristics of bovine LONGISSIMUS THORACIS and SEMITENDINOSUS muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758037v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer expectations for beef in the French region Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. 29, pp.830, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12285,381 +12415,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of cultured meat and its impact on livestock.</w:t>
+                <w:t xml:space="preserve">Current knowledge and uncertainties about “cultured meat”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661133v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge and uncertainties about “cultured meat”.</w:t>
+                <w:t xml:space="preserve">The future of cultured meat and its impact on livestock.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661124v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art, update and gaps of knowledge about &amp;quot;cultured meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire de la chair animale in vitro : pas d’unanimité pour un sujet médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12669,147 +12799,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12819,100 +12949,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyses des caractéristiques musculaires afin de prédire la tendreté de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013CLF22335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00881204v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12922,105 +13052,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande bovine et ses alternatives : Perception des consommateurs et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des productions animales. Université Clermont Auvergne (UCA), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05545295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13088,51 +13218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C10A77B9"/>
+    <w:nsid w:val="44004FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13319,51 +13449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sghaier-chriki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6118-7089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172726522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05404214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van der Sluis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Melios" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkatzionis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100538" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Christensen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo-Ngah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thoumy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109759" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863356v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05125611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifah Hamdan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naqib Hamdan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Syahirah Mokhtar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhiahtul Raehan Mustafa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-bja10228" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05034786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hallman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Takeuchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00417-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05453584v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Knaapila" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1382337" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Alhujaili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17559" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Colivet Briceno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Teixeira M&#225;rsico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105550" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818134v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rodrigues Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Rivet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Tondusson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2024.100411" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Kim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Young Jung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.17645" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04609420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Jacobs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Windhorst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gickel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1401715" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04650008v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishir Kamalapuram" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1452643" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Santinello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bertelli Pflanzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109144" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04138697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rampado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Panea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hocquette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1043618" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600926v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hocquette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Kell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04073530v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo Ngah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1127655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03695657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Marais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rusalen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104909" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pulina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondina Francesca Lunesu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100404" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bourdrez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7265" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658690v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108776" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020353" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926259v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pogorzelski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108233" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108190" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Farmer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040525" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516948v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635874v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn van Wezemael" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001028v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Journaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.04.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R297G6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642320v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651753v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham E. Gardner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-13-29" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.02.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBFKJPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04958234v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Michaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600968v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4563-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653210v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600939v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18767-4.00009-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000418v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00002-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753975v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.afnr.2022.04.005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653246v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Farison" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653242v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04942637v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654705v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04826658v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331865v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331924v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Jacobs" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Windhorst" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gickel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662995v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193599v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues Silva" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rivet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04419118v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331797v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hocquette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654693v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661795v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653467v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Tf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida J" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654674v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654670v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654656v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653463v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503964v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503988v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654638v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504130v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503951v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654644v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818842v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ramadan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189946v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803333v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gardner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744898v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753270v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758037v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661133v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661124v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663303v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881204v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22335" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05545295v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sghaier-chriki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6118-7089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172726522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05404214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van der Sluis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05554521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail M&#252;cahit Alptekin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevra Aydin Cil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-026-01607-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Melios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkatzionis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Christensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo-Ngah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thoumy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05125611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifah Hamdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naqib Hamdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Syahirah Mokhtar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhiahtul Raehan Mustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-bja10228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05034786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hallman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Takeuchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00417-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05453584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Colivet Briceno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Teixeira M&#225;rsico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105550" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rodrigues Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Rivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Tondusson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2024.100411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Alhujaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17559" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Knaapila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1382337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Young Jung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.17645" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04609420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Jacobs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Windhorst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gickel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1401715" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04650008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishir Kamalapuram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1452643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04138697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Almeida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rampado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Panea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hocquette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1043618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Santinello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bertelli Pflanzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109144" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hocquette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Kell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04073530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo Ngah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1127655" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bourdrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03695657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Marais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rusalen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pulina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondina Francesca Lunesu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108776" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020353" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pogorzelski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108190" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Farmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040525" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn van Wezemael" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Journaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.04.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R297G6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham E. Gardner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-13-29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643463v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.02.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBFKJPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04958234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Michaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4563-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18767-4.00009-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00002-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.afnr.2022.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Farison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04942637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04826658v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Windhorst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gickel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rivet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663151v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04419118v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hocquette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653467v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Tf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653446v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida J" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654674v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653463v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654638v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503899v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ramadan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gardner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803333v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745593v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338551v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881204v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05545295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>