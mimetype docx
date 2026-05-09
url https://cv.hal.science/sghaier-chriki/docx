--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -221,3314 +221,3314 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: European consumers’ attitudes towards the benefits of reducing meat consumption – the role of diverse and interconnected drivers</w:t>
+                <w:t xml:space="preserve">Consumer acceptance of cultured meat and its determinants among Turkish adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C van der Sluis</w:t>
+                <w:t xml:space="preserve">İsmail Mücahit Alptekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mevra Aydin Cil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101718⟩</w:t>
+              <w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00003-026-01607-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404214v1</w:t>
+                <w:t xml:space="preserve">hal-05554521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptance of cultured meat and its determinants among Turkish adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: European consumers’ attitudes towards the benefits of reducing meat consumption – the role of diverse and interconnected drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">C van der Sluis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), pp.101718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00003-026-01607-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554521v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education for sustainable transformation: a multi-actor perspective on higher education institutions’ contribution to agrifood systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la cellule à l’assiette : les enjeux techniques et sociétaux de la « viande de culture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Tomasi</w:t>
+                <w:t xml:space="preserve">William Hallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annapia Ferrara</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Masami Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.VPC-2025-41-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222221v1</w:t>
+                <w:t xml:space="preserve">hal-05453584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential cultured meat consumers in Greece: attitudes, motives, and attributes shaping perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education for sustainable transformation: a multi-actor perspective on higher education institutions’ contribution to agrifood systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tomasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annapia Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cantalejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stergios Melios</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Carlos Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100538⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJSHE-04-2024-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864662v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of marbling score in ribeye quartered at the 5th- 6th rib of French beef using the Q-FOM™ beef assessment camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential cultured meat consumers in Greece: attitudes, motives, and attributes shaping perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Melios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Gkatzionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laure Thoumy</w:t>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109759⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947677v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différences entre les aliments cellulaires et les produits animaux issus de l’élevage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of marbling score in ribeye quartered at the 5th- 6th rib of French beef using the Q-FOM™ beef assessment camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thoumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.109759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863356v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect-based food as alternative protein source: an analysis from the islamic perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Naqib Hamdan</w:t>
+                <w:t xml:space="preserve">Les différences entre les aliments cellulaires et les produits animaux issus de l’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radhiahtul Raehan Mustafa</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.16-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125611v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food culture and cell-culture: technical, ethical and social frontiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Insect-based food as alternative protein source: an analysis from the islamic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifah Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Naqib Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Syahirah Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Hallman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Masami Takeuchi</w:t>
+                <w:t xml:space="preserve">Radhiahtul Raehan Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Science of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41538-025-00417-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (14), pp.2511-2523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/23524588-bja10228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034786v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la cellule à l’assiette : les enjeux techniques et sociétaux de la « viande de culture »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food culture and cell-culture: technical, ethical and social frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masami Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Science of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-025-00417-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453584v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent technological developments and future trends in the evaluation and prediction of beef sensory quality in Brazil and France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">German consumers’ attitudes toward artificial meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Cesar Colivet Briceno</w:t>
+                <w:t xml:space="preserve">Anne-Katrin Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Teixeira Mársico</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hans-Wilhelm Windhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105550⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1401715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1401715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683524v1</w:t>
+                <w:t xml:space="preserve">hal-04609420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does transport affect the eating quality potential of beef from Limousin cows in France? - A case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet B : qualités extrinsèques de la « viande de culture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2024.100411⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04818134v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes toward artificial meat in Arab countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Novel trends in cultured meat research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sishir Kamalapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.17559⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1452643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1452643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830145v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Food of the future: meat and dairy alternatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Recent technological developments and future trends in the evaluation and prediction of beef sensory quality in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Colivet Briceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Teixeira Mársico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1382337⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 287, pp.105550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526386v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+                <w:t xml:space="preserve">Editorial: Food of the future: meat and dairy alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Knaapila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Humanity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1382337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1382337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749499v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does transport stress have any effect on carcass quality of Nellore cattle ( Bos taurus indicus ) in Brazil? - A case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Attitudes toward artificial meat in Arab countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Alhujaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/tas/txad134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (12), pp.9711-9731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.17559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526420v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological Aspects of Bridging the Gap Between Cell-Based Food and Conventional Meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minsu Kim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22175/mmb.17645⟩</w:t>
+              <w:t xml:space="preserve">Food and Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04646311v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insectes dans l’alimentation humaine - Transformation et qualité</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does transport affect the eating quality potential of beef from Limousin cows in France? - A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Rodrigues Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Tondusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-f9502⟩</w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.100411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2024.100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600764v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German consumers’ attitudes toward artificial meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans-Wilhelm Windhorst</w:t>
+                <w:t xml:space="preserve">Does transport stress have any effect on carcass quality of Nellore cattle ( Bos taurus indicus ) in Brazil? - A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Rodrigues Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gickel</w:t>
+                <w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.1401715. </w:t>
+              <w:t xml:space="preserve">Translational Animal Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.txad134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1401715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/tas/txad134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609420v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Novel trends in cultured meat research</w:t>
+                <w:t xml:space="preserve">Technological Aspects of Bridging the Gap Between Cell-Based Food and Conventional Meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sishir Kamalapuram</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Minsu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun Young Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.1452643. </w:t>
+              <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.17645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1452643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22175/mmb.17645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650008v1</w:t>
+                <w:t xml:space="preserve">hal-04646311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet B : qualités extrinsèques de la « viande de culture »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Insectes dans l’alimentation humaine - Transformation et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59 (1), pp.47-56. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.F9502v1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391519v1</w:t>
+                <w:t xml:space="preserve">hal-04600764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of cultured “meat” by Italian, Portuguese and Spanish consumers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet A : principes et qualités intrinsèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1043618⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (6), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138697v1</w:t>
+                <w:t xml:space="preserve">hal-04342338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet A : principes et qualités intrinsèques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perception of cultured “meat” by Italian, Portuguese and Spanish consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Rampado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Panea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (6), pp.389-398. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1043618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1043618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342338v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.VPC-2022-3845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986258v1</w:t>
+                <w:t xml:space="preserve">hal-04000354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perception of the challenges facing livestock production and meat consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kombolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Santinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 200, pp.109144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Filière de production : produits d'origine animale, pp.F9500 V1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000354v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of animal products: improved quality management, more alternatives or cell-based products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katrin Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seren Kell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3583,90 +3583,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perception of “artificial meat” in the educated young and urban population of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kombolo Ngah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3700,103 +3700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de viande bovine au Brésil et ses perspectives de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Teixeira Mársico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.VPC-2022-3841</w:t>
@@ -3838,51 +3838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités nutritionnelle, organoleptique et disposition à payer pour les alternatives à la viande : cas des analogues végétaux, de la &amp;quot;viande in vitro&amp;quot; et des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bourdrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.217-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3910,351 +3910,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of cultured “meat” by French consumers according to their diet</w:t>
+                <w:t xml:space="preserve">Sustainable production and consumption of animal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannelle Gousset</w:t>
+                <w:t xml:space="preserve">Giuseppe Pulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gregorio</w:t>
+                <w:t xml:space="preserve">Mondina Francesca Lunesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Marais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Auriane Rusalen</w:t>
+                <w:t xml:space="preserve">Giacomo Pirlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104909⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695657v1</w:t>
+                <w:t xml:space="preserve">hal-03877202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable production and consumption of animal products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of cultured “meat” by French consumers according to their diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Pulina</w:t>
+                <w:t xml:space="preserve">Emilie Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondina Francesca Lunesu</w:t>
+                <w:t xml:space="preserve">Bérangère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Pirlo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Auriane Rusalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.100404. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 260, pp.104909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877202v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 256, pp.104822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4288,103 +4288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the future of meat in France depend on cultured muscle cells? Answers from different consumer segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 188, pp.108776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4418,77 +4418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is “cultured meat” a viable alternative to slaughtering animals and a good comprise between animal welfare and human expectations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4516,355 +4516,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que pensent les Français de la culture de cellules musculaires pour produire de la viande ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Perception de la « viande » artificielle par des consommateurs français selon leur régime alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Rusalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 3741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504409v1</w:t>
+                <w:t xml:space="preserve">hal-03504412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de la « viande » artificielle par des consommateurs français selon leur régime alimentaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Auriane Rusalen</w:t>
+                <w:t xml:space="preserve">Que pensent les Français de la culture de cellules musculaires pour produire de la viande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 3741</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504412v1</w:t>
+                <w:t xml:space="preserve">hal-03504409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Consumers’ Attitudes and Potential Acceptance toward Artificial Meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4898,103 +4898,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brazilian Consumers’ Attitudes towards So-Called “Cell-Based Meat”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (11), pp.2588. </w:t>
@@ -5026,351 +5026,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European conformation and fat scores of bovine carcasses are not good indicators of marbling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The myth of cultured meat: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108233⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2020.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926259v1</w:t>
+                <w:t xml:space="preserve">hal-02516948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of tenderness, juiciness and flavor liking to overall liking of beef in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Pogorzelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 168, pp.108190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture d'actualité : Des arguments scientifiques face aux interrogations à propos de l'élevage Présentation de l'ouvrage collectif « L'élevage pour l'agroécologie et une alimentation durable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, VPC-2020-36-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5389,554 +5350,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viande in vitro - Intérêts, enjeux et perception des consommateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European conformation and fat scores of bovine carcasses are not good indicators of marbling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaïer Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Pogorzelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170 (1), pp.108233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504375v1</w:t>
+                <w:t xml:space="preserve">hal-02926259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Statistical Approaches to Assess and Predict Carcass and Meat Quality Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods9040525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Viande in vitro - Intérêts, enjeux et perception des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.F6520 v1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02921914v1</w:t>
+                <w:t xml:space="preserve">hal-03504375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The myth of cultured meat: A review</w:t>
+                <w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2020.00007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516948v1</w:t>
+                <w:t xml:space="preserve">hal-02921914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of beef sensory quality for a better prediction of palatability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn van Wezemael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5981,316 +5981,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine par méta-analyse des caractéristiques musculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A data warehouse of muscle characteristics and beef quality in France and a demonstration of potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renand</w:t>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gardner</w:t>
+                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lopez</w:t>
+                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ijas.2013.e41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189944v1</w:t>
+                <w:t xml:space="preserve">hal-01190663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data warehouse of muscle characteristics and beef quality in France and a demonstration of potential applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine par méta-analyse des caractéristiques musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Faulconnier</w:t>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190663v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the relationships between beef tenderness and muscle characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6386,419 +6386,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux de modélisation afin de prédire la qualité sensorielle de la viande bovine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of the comparison of the metabolic and contractile characteristics of two bovine muscles: Longissimus thoracis and semitendinosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Auvergne Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (4), pp.423-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642320v1</w:t>
+                <w:t xml:space="preserve">hal-02643463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis application identifies muscle characteristics of importance for beef tenderness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Travaux de modélisation afin de prédire la qualité sensorielle de la viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Auvergne Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651753v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the comparison of the metabolic and contractile characteristics of two bovine muscles: Longissimus thoracis and semitendinosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Cluster analysis application identifies muscle characteristics of importance for beef tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham E. Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.02.026⟩</w:t>
+              <w:t xml:space="preserve">BMC Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2091-13-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643463v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chitosane : Un nouvel antimicrobien pour la filière viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6881,103 +6881,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food of the Future: Meat and Dairy Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Knaapila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frontiers, 2024, Frontiers Research Topics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/978-2-8325-4563-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7030,51 +7030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Aldaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarlaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7157,51 +7157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite M M ALDAYA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Navarlaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,77 +7258,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Agricole, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7378,77 +7378,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5 - What should the properties of cultivated meat be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Agriculture: Technology, Society, Sustainability and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.65-75, 2024, 978-0-443-18767-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7482,77 +7482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation sans agriculture demain : la « viande » produite en laboratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Démeter 2023 : Agriculture et alimentation, la durabilité à l’épreuve des faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS éditions, pp.141-159, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7571,304 +7571,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we know today about cultured muscle to produce meat and its acceptability in the world?</w:t>
+                <w:t xml:space="preserve">Should and will “cultured meat” become a reality in our plates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Aspects of Meat Quality - From Genes to Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t>
+              <w:t xml:space="preserve">Emerging Sources and Applications of Alternative Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 101, Elsevier, pp.181-212, 2022, Advances in Food and Nutrition Research, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-85879-3.00002-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.afnr.2022.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764867v1</w:t>
+                <w:t xml:space="preserve">hal-03753975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should and will “cultured meat” become a reality in our plates?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What do we know today about cultured muscle to produce meat and its acceptability in the world?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Sources and Applications of Alternative Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 101, Elsevier, pp.181-212, 2022, Advances in Food and Nutrition Research, </w:t>
+              <w:t xml:space="preserve">New Aspects of Meat Quality - From Genes to Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.afnr.2022.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-85879-3.00002-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753975v1</w:t>
+                <w:t xml:space="preserve">hal-03764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe : un acteur majeur de l’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustin Farison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.277-294, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7893,77 +7893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur la « viande in vitro » : est-il possible de nourrir l'humanité en cultivant des fibres musculaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.217-236, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8020,51 +8020,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation du futur : moins de viandes ? et/ou plus d'alternatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Médiathèques CAPI Communauté d'Agglomération Porte de l'Isère, Feb 2025, Bourgoin-Jallieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8089,77 +8089,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-based food: Promises, hopes and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8184,77 +8184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenges of Lab grown Meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meat Secretariat - Economics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Meat Secretariat, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8273,1999 +8273,2012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German consumers’ attitudes towards cultured meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cell-based food: promises and reality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">FAO Global Conference on Sustainable Livestock Transformation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331924v1</w:t>
+                <w:t xml:space="preserve">hal-04654693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-based food: claims but uncertainty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées Incertitudes et zones d’ombre autour de la « viande de culture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Internazionale dell'Agricoltura e dell'Alimentazione, Roma Forum Agricoltura 2023 - CIBO ARTIFICIALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coldiretti, Nov 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Recherches Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662995v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric analysis of scientific articles related to ‘cultured meat’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between ultimate pH, weight, conformation and fatness of carcasses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">German consumers’ attitudes towards cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Windhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193599v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le long chemin des protéines cellulaires de Singapour à Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cell-based food: claims but uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum Internazionale dell'Agricoltura e dell'Alimentazione, Roma Forum Agricoltura 2023 - CIBO ARTIFICIALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coldiretti, Nov 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663151v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande de culture : quelle acceptabilité par les consommateurs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between ultimate pH, weight, conformation and fatness of carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodrigues Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana de Oliveira Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2023, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419118v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in consumer perception of meat and meat substitutes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Liu</w:t>
+                <w:t xml:space="preserve">Le long chemin des protéines cellulaires de Singapour à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331797v1</w:t>
+                <w:t xml:space="preserve">hal-04663151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées Incertitudes et zones d’ombre autour de la « viande de culture »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La viande de culture : quelle acceptabilité par les consommateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherches Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661795v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-based food: promises and reality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Variability in consumer perception of meat and meat substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Kombolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO Global Conference on Sustainable Livestock Transformation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654693v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t>
+              <w:t xml:space="preserve">Webinar of the International Meat Secretariat “In vitro meat: Is it a really a viable alternative?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Meat Secretariat, Apr 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654653v1</w:t>
+                <w:t xml:space="preserve">hal-04654656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis of beef carcass quality characteristics processed by a slaughterhouse in Brazil.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+                <w:t xml:space="preserve">Consumer perception of Artificial meat in Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653467v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of cultured meat of Italian, Portuguese and Spanish speaking consumers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Élise Hocquette</w:t>
+                <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal (EAAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653446v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers vers une consommation de viande de culture.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perception of cultured meat of Italian, Portuguese and Spanish speaking consumers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almeida J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Rampado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begoña Panea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Nutrition,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654674v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and sensorial values of meat.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multivariate analysis of beef carcass quality characteristics processed by a slaughterhouse in Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliveira Tf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on cultured meat organized by Embrapa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Embrapa, Aug 2022, Webinaire, Brazil</w:t>
+              <w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654670v1</w:t>
+                <w:t xml:space="preserve">hal-04653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception of Artificial meat in Africa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
+                <w:t xml:space="preserve">Freins et leviers vers une consommation de viande de culture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Nutrition,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653463v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nutritional and sensorial values of meat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar of the International Meat Secretariat “In vitro meat: Is it a really a viable alternative?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Meat Secretariat, Apr 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Workshop on cultured meat organized by Embrapa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Embrapa, Aug 2022, Webinaire, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654656v1</w:t>
+                <w:t xml:space="preserve">hal-04654670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in different countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in China and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Conference “100 years Higher Agricultural Education in Bulgaria”, Congress of Trakia University in Bulgaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Trakia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Global Congress on Agriculture and Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503889v1</w:t>
+                <w:t xml:space="preserve">hal-04654644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of cultured meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in different countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food 4 Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Scientific Conference “100 years Higher Agricultural Education in Bulgaria”, Congress of Trakia University in Bulgaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Trakia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654638v1</w:t>
+                <w:t xml:space="preserve">hal-03503889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: cell cultured protein.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10290,77 +10303,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail Qualité du Copa-Cogeca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10379,489 +10392,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese consumers’ perspective and potential acceptance toward artificial meat.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Challenges and opportunities of cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">Food 4 Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504130v1</w:t>
+                <w:t xml:space="preserve">hal-04654638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Viande » Cellulaire. Du labo aux applications : une approche scientifique multidisciplinaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chinese consumers’ perspective and potential acceptance toward artificial meat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque initutlé « La « Viande…cellulaire » : Est-ce possible ? Est-ce bon ? Est-ce acceptable ? » organisé par l’Académie d’Agriculture de France et l’Association Française de Zootechnie, en partenariat avec l’Académie Vétérinaire de France et la Société Française de Nutrition.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504368v1</w:t>
+                <w:t xml:space="preserve">hal-03504130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We Need an Holistic, Multi-Criteria and Independent Assessment of What It Is Called “Cultured Meat”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Viande » Cellulaire. Du labo aux applications : une approche scientifique multidisciplinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOWARDS THE FUTURE OF FOOD: THE CULTURED MEAT BETWEEN FOOD SAFETY, SUSTAINABILITY AND PUBLIC PERCEPTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Parme, Italy</w:t>
+              <w:t xml:space="preserve">Colloque initutlé « La « Viande…cellulaire » : Est-ce possible ? Est-ce bon ? Est-ce acceptable ? » organisé par l’Académie d’Agriculture de France et l’Association Française de Zootechnie, en partenariat avec l’Académie Vétérinaire de France et la Société Française de Nutrition.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503951v1</w:t>
+                <w:t xml:space="preserve">hal-03504368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in China and France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">We Need an Holistic, Multi-Criteria and Independent Assessment of What It Is Called “Cultured Meat”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Congress on Agriculture and Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">TOWARDS THE FUTURE OF FOOD: THE CULTURED MEAT BETWEEN FOOD SAFETY, SUSTAINABILITY AND PUBLIC PERCEPTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654644v1</w:t>
+                <w:t xml:space="preserve">hal-03503951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will we still eat meat from livestock in the future? International webinar of beef quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International webinar of beef quality.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Londrina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10886,103 +10886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the future of meat?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Food and Processing, October 7th, 2020,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11007,90 +11007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria beef quality assessment methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Conanec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Virtuel, France. pp.460-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11109,1152 +11109,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analysis application in search of muscle biochemical determinants for beef tenderness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
+                <w:t xml:space="preserve">Méta-analyse des relations entre tendreté et caractéristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Gardner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Micol</w:t>
+                <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing beef safety and quality through research and innovation- ProSafeBeef Final Project Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ProSafeBeef. Dublin, IRL., Feb 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805360v1</w:t>
+                <w:t xml:space="preserve">hal-01189946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse des relations entre tendreté et caractéristiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Micol</w:t>
+                <w:t xml:space="preserve">Prediction of beef sensory quality in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Journaux</w:t>
+                <w:t xml:space="preserve">Laurent Journaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Beef meat quality and safety – European and Polish Perspectives Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189946v1</w:t>
+                <w:t xml:space="preserve">hal-02803333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of beef sensory quality in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Cluster analysis application in search of muscle biochemical determinants for beef tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Journaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Graham Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beef meat quality and safety – European and Polish Perspectives Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Advancing beef safety and quality through research and innovation- ProSafeBeef Final Project Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ProSafeBeef. Dublin, IRL., Feb 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803333v1</w:t>
+                <w:t xml:space="preserve">hal-02805360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine à partir des caractéristiques biochimiques du muscle et à l'aide d'outils de modélisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Application d’une analyse en cluster afin de rechercher des déterminants biochimiques du muscle influençant la tendreté de la viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Guillemin</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Gardner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). Clermont-Ferrand, FRA., 2011, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802942v1</w:t>
+                <w:t xml:space="preserve">hal-02745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine à partir des caractéristiques biochimiques du muscle et à l'aide d'outils de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t>
+              <w:t xml:space="preserve">Sommet de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). Clermont-Ferrand, FRA., 2011, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745191v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster analoysis application in research of muscle biochemical determinants for beef tenderness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Jailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier D. Micol</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology (57th ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.109</w:t>
+              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744898v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’une analyse en cluster afin de rechercher des déterminants biochimiques du muscle influençant la tendreté de la viande bovine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Cluster analoysis application in research of muscle biochemical determinants for beef tenderness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">57. International Congress of Meat Science and Technology (57th ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745593v1</w:t>
+                <w:t xml:space="preserve">hal-02744898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques métaboliques et contractiles comparées des muscles Longissimus Thoracis et Semitendinosus de bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Metabolic and contractile characteristics of bovine LONGISSIMUS THORACIS and SEMITENDINOSUS muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758037v1</w:t>
+                <w:t xml:space="preserve">hal-02753270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and contractile characteristics of bovine LONGISSIMUS THORACIS and SEMITENDINOSUS muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques métaboliques et contractiles comparées des muscles Longissimus Thoracis et Semitendinosus de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753270v1</w:t>
+                <w:t xml:space="preserve">hal-02758037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12272,51 +12272,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer expectations for beef in the French region Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12429,77 +12429,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current knowledge and uncertainties about “cultured meat”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12517,77 +12517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of cultured meat and its impact on livestock.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12605,77 +12605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art, update and gaps of knowledge about &amp;quot;cultured meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12693,77 +12693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire de la chair animale in vitro : pas d’unanimité pour un sujet médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12813,103 +12813,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13066,51 +13066,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande bovine et ses alternatives : Perception des consommateurs et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des productions animales. Université Clermont Auvergne (UCA), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13218,51 +13218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44004FBE"/>
+    <w:nsid w:val="C9CB4ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13449,51 +13449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sghaier-chriki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6118-7089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172726522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05404214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van der Sluis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101718" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05554521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail M&#252;cahit Alptekin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevra Aydin Cil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-026-01607-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Melios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkatzionis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100538" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Christensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo-Ngah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thoumy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109759" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05125611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifah Hamdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naqib Hamdan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Syahirah Mokhtar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhiahtul Raehan Mustafa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-bja10228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05034786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hallman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Takeuchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00417-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05453584v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Colivet Briceno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Teixeira M&#225;rsico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105550" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rodrigues Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Rivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Tondusson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2024.100411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Alhujaili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17559" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Knaapila" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1382337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526420v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646311v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Young Jung" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.17645" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04609420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Jacobs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Windhorst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gickel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1401715" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04650008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishir Kamalapuram" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1452643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04138697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Almeida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rampado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Panea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hocquette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1043618" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Santinello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bertelli Pflanzer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109144" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hocquette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Kell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04073530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo Ngah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1127655" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bourdrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03695657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Marais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rusalen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pulina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondina Francesca Lunesu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100404" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108776" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020353" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pogorzelski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108233" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108190" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Farmer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040525" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516948v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn van Wezemael" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Journaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.04.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R297G6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651753v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham E. Gardner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-13-29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643463v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.02.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBFKJPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04958234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Michaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4563-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18767-4.00009-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00002-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.afnr.2022.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Farison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04942637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04826658v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Jacobs" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Windhorst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gickel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331865v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rivet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663151v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04419118v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hocquette" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654693v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653467v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Tf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653446v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida J" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654674v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654670v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653463v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654656v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503889v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654638v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504368v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654644v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503899v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ramadan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gardner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189946v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803333v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745593v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338551v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881204v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05545295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sghaier-chriki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6118-7089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172726522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05554521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail M&#252;cahit Alptekin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevra Aydin Cil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-026-01607-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05404214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van der Sluis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05453584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hallman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Takeuchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Melios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkatzionis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Christensen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo-Ngah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thoumy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109759" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05125611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifah Hamdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naqib Hamdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Syahirah Mokhtar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhiahtul Raehan Mustafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-bja10228" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05034786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00417-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04609420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Jacobs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Windhorst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gickel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1401715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04650008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishir Kamalapuram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1452643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Colivet Briceno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Teixeira M&#225;rsico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Knaapila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1382337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Alhujaili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17559" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rodrigues Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Rivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Tondusson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2024.100411" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Young Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.17645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04138697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rampado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Panea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hocquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1043618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Santinello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bertelli Pflanzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109144" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hocquette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Kell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04073530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo Ngah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1127655" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bourdrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pulina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondina Francesca Lunesu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100404" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03695657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Marais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rusalen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104909" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108776" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020353" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pogorzelski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108190" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108233" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Farmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040525" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn van Wezemael" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Journaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.04.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R297G6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643463v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.02.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBFKJPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham E. Gardner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-13-29" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04958234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Michaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4563-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18767-4.00009-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.afnr.2022.04.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764867v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00002-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Farison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04942637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04826658v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Jacobs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Windhorst" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gickel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rivet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04419118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hocquette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida J" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Tf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654674v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654638v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504130v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503951v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503899v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ramadan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gardner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745593v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338551v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881204v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05545295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>