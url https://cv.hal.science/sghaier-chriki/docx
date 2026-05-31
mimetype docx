--- v2 (2026-05-09)
+++ v3 (2026-05-31)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">172726522</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=d1RXe64AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,2440 +234,2410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer acceptance of cultured meat and its determinants among Turkish adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">İsmail Mücahit Alptekin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mevra Aydin Cil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00003-026-01607-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: European consumers’ attitudes towards the benefits of reducing meat consumption – the role of diverse and interconnected drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C van der Sluis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 20 (1), pp.101718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cellule à l’assiette : les enjeux techniques et sociétaux de la « viande de culture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masami Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.VPC-2025-41-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education for sustainable transformation: a multi-actor perspective on higher education institutions’ contribution to agrifood systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annapia Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vilches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJSHE-04-2024-0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential cultured meat consumers in Greece: attitudes, motives, and attributes shaping perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stergios Melios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Gkatzionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04530893v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential cultured meat consumers in Greece: attitudes, motives, and attributes shaping perceptions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100538⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04864662v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of marbling score in ribeye quartered at the 5th- 6th rib of French beef using the Q-FOM™ beef assessment camera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les différences entre les aliments cellulaires et les produits animaux issus de l’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.16-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947677v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différences entre les aliments cellulaires et les produits animaux issus de l’élevage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of marbling score in ribeye quartered at the 5th- 6th rib of French beef using the Q-FOM™ beef assessment camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mette Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thoumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science .. et pseudo-sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222, pp.109759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863356v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect-based food as alternative protein source: an analysis from the islamic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afifah Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Naqib Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Syahirah Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhiahtul Raehan Mustafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (14), pp.2511-2523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/23524588-bja10228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food culture and cell-culture: technical, ethical and social frontiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masami Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Science of Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (1), pp.49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41538-025-00417-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German consumers’ attitudes toward artificial meat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Gickel</w:t>
+                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet B : qualités extrinsèques de la « viande de culture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1401715⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (1), pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04609420v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet B : qualités extrinsèques de la « viande de culture »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Novel trends in cultured meat research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sishir Kamalapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59 (1), pp.47-56. </w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1452643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1452643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04391519v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Novel trends in cultured meat research</w:t>
+                <w:t xml:space="preserve">German consumers’ attitudes toward artificial meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sishir Kamalapuram</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anne-Katrin Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Wilhelm Windhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.1452643. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1452643⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.1401715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1401715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650008v1</w:t>
+                <w:t xml:space="preserve">hal-04609420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent technological developments and future trends in the evaluation and prediction of beef sensory quality in Brazil and France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Teixeira Mársico</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changqi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105550⟩</w:t>
+              <w:t xml:space="preserve">Food and Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683524v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Food of the future: meat and dairy alternatives</w:t>
+                <w:t xml:space="preserve">Attitudes toward artificial meat in Arab countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Alhujaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (12), pp.9711-9731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.17559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1382337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04526386v1</w:t>
+                <w:t xml:space="preserve">hal-04830145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes toward artificial meat in Arab countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Food of the future: meat and dairy alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Knaapila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1382337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2024.1382337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.17559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04830145v1</w:t>
+                <w:t xml:space="preserve">hal-04526386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What factors influence consumer attitudes towards alternative proteins?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Akinmeye</w:t>
+                <w:t xml:space="preserve">Recent technological developments and future trends in the evaluation and prediction of beef sensory quality in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Colivet Briceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Teixeira Mársico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Humanity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foohum.2024.100349⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 287, pp.105550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749499v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does transport affect the eating quality potential of beef from Limousin cows in France? - A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Rodrigues Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Tondusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26, pp.100411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vas.2024.100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does transport stress have any effect on carcass quality of Nellore cattle ( Bos taurus indicus ) in Brazil? - A case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Insectes dans l’alimentation humaine - Transformation et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ghnimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Animal Science </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.txad134. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.F9502v1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/tas/txad134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526420v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological Aspects of Bridging the Gap Between Cell-Based Food and Conventional Meat</w:t>
               </w:r>
@@ -2658,77 +2649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minsu Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun Young Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat and Muscle Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (1), pp.17645. </w:t>
@@ -2764,4100 +2755,4130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insectes dans l’alimentation humaine - Transformation et qualité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Does transport stress have any effect on carcass quality of Nellore cattle ( Bos taurus indicus ) in Brazil? - A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Rodrigues Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-f9502⟩</w:t>
+              <w:t xml:space="preserve">Translational Animal Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.txad134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/tas/txad134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600764v1</w:t>
+                <w:t xml:space="preserve">hal-04526420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet A : principes et qualités intrinsèques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.VPC-2022-3845</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04342338v1</w:t>
+                <w:t xml:space="preserve">hal-04000354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of cultured “meat” by Italian, Portuguese and Spanish consumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Consumer perception of the challenges facing livestock production and meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicola Rampado</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begoña Panea</w:t>
+                <w:t xml:space="preserve">Moïse Kombolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Hocquette</w:t>
+                <w:t xml:space="preserve">Matteo Santinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1043618⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 200, pp.109144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138697v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroécologie peut-elle contribuer à satisfaire nos besoins en protéines d’ici 2050 ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet A : principes et qualités intrinsèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (6), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000354v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception of the challenges facing livestock production and meat consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Perception of cultured “meat” by Italian, Portuguese and Spanish consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïse Kombolo</w:t>
+                <w:t xml:space="preserve">João M Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Santinello</w:t>
+                <w:t xml:space="preserve">Nicola Rampado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t>
+                <w:t xml:space="preserve">Begoña Panea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109144⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1043618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2023.1043618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009486v1</w:t>
+                <w:t xml:space="preserve">hal-04138697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes dans l’alimentation animale. Une voie prometteuse pour un élevage plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ghnimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Filière de production : produits d'origine animale, pp.F9500 V1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-f9500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The future of animal products: improved quality management, more alternatives or cell-based products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katrin Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seren Kell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, VPC-2023-39-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perception of “artificial meat” in the educated young and urban population of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Kombolo Ngah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2023.1127655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de viande bovine au Brésil et ses perspectives de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Teixeira Mársico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.VPC-2022-3841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités nutritionnelle, organoleptique et disposition à payer pour les alternatives à la viande : cas des analogues végétaux, de la &amp;quot;viande in vitro&amp;quot; et des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bourdrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.217-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable production and consumption of animal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Pulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondina Francesca Lunesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Pirlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30, pp.100404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of cultured “meat” by French consumers according to their diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannelle Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Rusalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 260, pp.104909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Wezel</w:t>
+                <w:t xml:space="preserve">Does the future of meat in France depend on cultured muscle cells? Answers from different consumer segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.108776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.108776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104822⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03764732v1</w:t>
+                <w:t xml:space="preserve">hal-03658690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the future of meat in France depend on cultured muscle cells? Answers from different consumer segments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Can agroecology help in meeting our 2050 protein requirements?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Forsyth Sijpestijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.104822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.108776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03658690v1</w:t>
+                <w:t xml:space="preserve">hal-03764732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is “cultured meat” a viable alternative to slaughtering animals and a good comprise between animal welfare and human expectations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.35-42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/af/vfac002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception de la « viande » artificielle par des consommateurs français selon leur régime alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannelle Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Rusalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que pensent les Français de la culture de cellules musculaires pour produire de la viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese Consumers’ Attitudes and Potential Acceptance toward Artificial Meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.353. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10020353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03229138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brazilian Consumers’ Attitudes towards So-Called “Cell-Based Meat”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (11), pp.2588. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10112588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myth of cultured meat: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnut.2020.00007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of tenderness, juiciness and flavor liking to overall liking of beef in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Pogorzelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 168, pp.108190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture d'actualité : Des arguments scientifiques face aux interrogations à propos de l'élevage Présentation de l'ouvrage collectif « L'élevage pour l'agroécologie et une alimentation durable »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, VPC-2020-36-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European conformation and fat scores of bovine carcasses are not good indicators of marbling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Pogorzelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170 (1), pp.108233. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various Statistical Approaches to Assess and Predict Carcass and Meat Quality Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods9040525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande in vitro - Intérêts, enjeux et perception des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.F6520 v1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of beef sensory quality for a better prediction of palatability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn van Wezemael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97 (3), pp.316-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data warehouse of muscle characteristics and beef quality in France and a demonstration of potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/ijas.2013.e41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine par méta-analyse des caractéristiques musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the relationships between beef tenderness and muscle characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 155 (2-3), pp.424 - 434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livsci.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the comparison of the metabolic and contractile characteristics of two bovine muscles: Longissimus thoracis and semitendinosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (4), pp.423-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux de modélisation afin de prédire la qualité sensorielle de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auvergne Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis application identifies muscle characteristics of importance for beef tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham E. Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2091-13-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chitosane : Un nouvel antimicrobien pour la filière viande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rivollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (6), pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6867,494 +6888,494 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food of the Future: Meat and Dairy Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Knaapila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frontiers, 2024, Frontiers Research Topics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/978-2-8325-4563-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Handbook in Food Sustainability through Service-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María J. Cantalejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Navarlaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Murkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag der Technischen Universität Graz, 2024, 978-3-85125-988-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-988-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel méthodologique sur la durabilité alimentaire par le biais de l'apprentissage par le service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María J. Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite M M ALDAYA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Navarlaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Murkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Verlag der Technischen Universität Graz, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3217/978-3-85125-716-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Agricole, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7364,639 +7385,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5 - What should the properties of cultivated meat be?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Agriculture: Technology, Society, Sustainability and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.65-75, 2024, 978-0-443-18767-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-18767-4.00009-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une alimentation sans agriculture demain : la « viande » produite en laboratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Démeter 2023 : Agriculture et alimentation, la durabilité à l’épreuve des faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS éditions, pp.141-159, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should and will “cultured meat” become a reality in our plates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Sources and Applications of Alternative Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101, Elsevier, pp.181-212, 2022, Advances in Food and Nutrition Research, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.afnr.2022.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we know today about cultured muscle to produce meat and its acceptability in the world?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Aspects of Meat Quality - From Genes to Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-85879-3.00002-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe : un acteur majeur de l’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustin Farison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.277-294, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur la « viande in vitro » : est-il possible de nourrir l'humanité en cultivant des fibres musculaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France Agricole, pp.217-236, 2020, 978-2-85557-729-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8006,4406 +8027,4406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation du futur : moins de viandes ? et/ou plus d'alternatives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Médiathèques CAPI Communauté d'Agglomération Porte de l'Isère, Feb 2025, Bourgoin-Jallieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-based food: Promises, hopes and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenges of Lab grown Meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meat Secretariat - Economics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Meat Secretariat, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-based food: promises and reality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO Global Conference on Sustainable Livestock Transformation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées Incertitudes et zones d’ombre autour de la « viande de culture »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherches Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric analysis of scientific articles related to ‘cultured meat’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">German consumers’ attitudes towards cultured meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cell-based food: claims but uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Forum Internazionale dell'Agricoltura e dell'Alimentazione, Roma Forum Agricoltura 2023 - CIBO ARTIFICIALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coldiretti, Nov 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331924v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-based food: claims but uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">German consumers’ attitudes towards cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-K. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W. Windhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Internazionale dell'Agricoltura e dell'Alimentazione, Roma Forum Agricoltura 2023 - CIBO ARTIFICIALE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coldiretti, Nov 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662995v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between ultimate pH, weight, conformation and fatness of carcasses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le long chemin des protéines cellulaires de Singapour à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193599v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le long chemin des protéines cellulaires de Singapour à Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relationships between ultimate pH, weight, conformation and fatness of carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rodrigues Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana de Oliveira Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663151v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viande de culture : quelle acceptabilité par les consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Dec 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in consumer perception of meat and meat substitutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Kombolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar of the International Meat Secretariat “In vitro meat: Is it a really a viable alternative?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Meat Secretariat, Apr 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perception of Artificial meat in Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé This, Vo Kientza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of cultured meat of Italian, Portuguese and Spanish speaking consumers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almeida J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Rampado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Panea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate analysis of beef carcass quality characteristics processed by a slaughterhouse in Brazil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sghaier Chriki</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliveira Tf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers vers une consommation de viande de culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Nutrition,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and sensorial values of meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on cultured meat organized by Embrapa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Embrapa, Aug 2022, Webinaire, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in China and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élise Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Congress on Agriculture and Horticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in different countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Élise Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Conference “100 years Higher Agricultural Education in Bulgaria”, Congress of Trakia University in Bulgaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Trakia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and opportunities of cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: cell cultured protein.</w:t>
+              <w:t xml:space="preserve">Food 4 Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503964v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Qualité du Copa-Cogeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: cell cultured protein.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503988v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities of cultured meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food 4 Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Qualité du Copa-Cogeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654638v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinese consumers’ perspective and potential acceptance toward artificial meat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Viande » Cellulaire. Du labo aux applications : une approche scientifique multidisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque initutlé « La « Viande…cellulaire » : Est-ce possible ? Est-ce bon ? Est-ce acceptable ? » organisé par l’Académie d’Agriculture de France et l’Association Française de Zootechnie, en partenariat avec l’Académie Vétérinaire de France et la Société Française de Nutrition.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We Need an Holistic, Multi-Criteria and Independent Assessment of What It Is Called “Cultured Meat”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOWARDS THE FUTURE OF FOOD: THE CULTURED MEAT BETWEEN FOOD SAFETY, SUSTAINABILITY AND PUBLIC PERCEPTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will we still eat meat from livestock in the future? International webinar of beef quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the future of meat?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International webinar of beef quality.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Londrina, Brazil</w:t>
+              <w:t xml:space="preserve">24th International Conference on Food and Processing, October 7th, 2020,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503899v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the future of meat?.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Will we still eat meat from livestock in the future? International webinar of beef quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Food and Processing, October 7th, 2020,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Webinar, France</w:t>
+              <w:t xml:space="preserve">International webinar of beef quality.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Londrina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818842v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria beef quality assessment methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Conanec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Virtuel, France. pp.460-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyse des relations entre tendreté et caractéristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of beef sensory quality in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beef meat quality and safety – European and Polish Perspectives Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analysis application in search of muscle biochemical determinants for beef tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing beef safety and quality through research and innovation- ProSafeBeef Final Project Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ProSafeBeef. Dublin, IRL., Feb 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d’une analyse en cluster afin de rechercher des déterminants biochimiques du muscle influençant la tendreté de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine à partir des caractéristiques biochimiques du muscle et à l'aide d'outils de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). Clermont-Ferrand, FRA., 2011, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Jailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster analoysis application in research of muscle biochemical determinants for beef tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. International Congress of Meat Science and Technology (57th ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and contractile characteristics of bovine LONGISSIMUS THORACIS and SEMITENDINOSUS muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques métaboliques et contractiles comparées des muscles Longissimus Thoracis et Semitendinosus de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753270v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques métaboliques et contractiles comparées des muscles Longissimus Thoracis et Semitendinosus de bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Metabolic and contractile characteristics of bovine LONGISSIMUS THORACIS and SEMITENDINOSUS muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier S. Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Reichstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758037v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer expectations for beef in the French region Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. 29, pp.830, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12415,381 +12436,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge and uncertainties about “cultured meat”.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The future of cultured meat and its impact on livestock.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661124v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of cultured meat and its impact on livestock.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current knowledge and uncertainties about “cultured meat”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661133v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art, update and gaps of knowledge about &amp;quot;cultured meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire de la chair animale in vitro : pas d’unanimité pour un sujet médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12799,147 +12820,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sghaier Chriki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12949,100 +12970,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-analyses des caractéristiques musculaires afin de prédire la tendreté de la viande bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaïer Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Blaise Pascal - Clermont-Ferrand II, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013CLF22335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00881204v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13052,105 +13073,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande bovine et ses alternatives : Perception des consommateurs et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sghaier Chriki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des productions animales. Université Clermont Auvergne (UCA), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05545295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13218,51 +13239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9CB4ECC"/>
+    <w:nsid w:val="3232085F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13449,51 +13470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sghaier-chriki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6118-7089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172726522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05554521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail M&#252;cahit Alptekin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevra Aydin Cil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-026-01607-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05404214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van der Sluis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101718" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05453584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hallman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Takeuchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Melios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkatzionis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100538" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947677v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Christensen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo-Ngah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thoumy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109759" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863356v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05125611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifah Hamdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naqib Hamdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Syahirah Mokhtar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhiahtul Raehan Mustafa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-bja10228" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05034786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00417-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04609420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Jacobs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Windhorst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gickel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1401715" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04650008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishir Kamalapuram" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1452643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Colivet Briceno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Teixeira M&#225;rsico" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105550" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Knaapila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1382337" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Alhujaili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17559" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818134v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rodrigues Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Rivet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Tondusson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2024.100411" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Young Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.17645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342338v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04138697v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rampado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Panea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hocquette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1043618" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009486v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Santinello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bertelli Pflanzer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109144" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hocquette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Kell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04073530v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo Ngah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1127655" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920206v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bourdrez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7265" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877202v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pulina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondina Francesca Lunesu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100404" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03695657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Marais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rusalen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104909" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108776" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020353" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112588" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516948v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pogorzelski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108190" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102750v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108233" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Farmer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040525" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504375v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635874v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn van Wezemael" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Journaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.04.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R297G6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643463v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.02.026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBFKJPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642320v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651753v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham E. Gardner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-13-29" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04958234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Michaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4563-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653210v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600939v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18767-4.00009-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000418v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753975v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.afnr.2022.04.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764867v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00002-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653246v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Farison" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653242v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04942637v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04826658v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661795v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331865v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Jacobs" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Windhorst" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gickel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193599v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rivet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04419118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hocquette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653463v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida J" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653467v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Tf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654674v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503889v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503964v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503988v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654638v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504130v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503951v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503899v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ramadan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189946v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805360v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gardner" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745593v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744898v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753270v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338551v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661124v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881204v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22335" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05545295v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sghaier-chriki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6118-7089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172726522" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=d1RXe64AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05554521v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail M&#252;cahit Alptekin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevra Aydin Cil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-026-01607-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05404214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van der Sluis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101718" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05453584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hallman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Takeuchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222221v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tomasi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annapia Ferrara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mignani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cantalejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vilches" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSHE-04-2024-0245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Melios" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkatzionis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100538" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Christensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo-Ngah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thoumy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109759" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05125611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifah Hamdan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naqib Hamdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Syahirah Mokhtar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhiahtul Raehan Mustafa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23524588-bja10228" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05034786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00417-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04650008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishir Kamalapuram" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1452643" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04609420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Jacobs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Windhorst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gickel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1401715" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Akinmeye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changqi Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghnimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foohum.2024.100349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Alhujaili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17559" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Knaapila" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1382337" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Colivet Briceno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Teixeira M&#225;rsico" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rodrigues Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Rivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Tondusson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2024.100411" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Kim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Young Jung" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.17645" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Forsyth Sijpestijn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009486v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Santinello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bertelli Pflanzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109144" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04138697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Almeida" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rampado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Panea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hocquette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1043618" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-f9500" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hocquette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Kell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04073530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo Ngah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1127655" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920206v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bourdrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7265" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877202v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pulina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondina Francesca Lunesu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03695657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gousset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Marais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rusalen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104909" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658690v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108776" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764732v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104822" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662584v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504409v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229138v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020353" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424388v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112588" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516948v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pogorzelski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102750v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926259v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108233" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570376v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Farmer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040525" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504375v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635874v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn van Wezemael" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189944v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Journaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.04.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R297G6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643463v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.02.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBFKJPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642320v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651753v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham E. Gardner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-13-29" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04958234v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivollier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Michaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4563-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604487v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a J. Cantalejo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Aldaya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Navarlaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Murkovic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-988-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M M ALDAYA" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-716-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653210v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600939v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18767-4.00009-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753975v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.afnr.2022.04.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764867v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00002-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653246v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Farison" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653242v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04942637v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654705v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04826658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654693v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661795v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331865v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Jacobs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Windhorst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gickel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rivet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04419118v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331797v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hocquette" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653463v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida J" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653467v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Tf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654674v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654670v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654644v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503889v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654638v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503964v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503988v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504130v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504368v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503951v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818842v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503899v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ramadan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189946v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803333v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gardner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745593v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661124v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653475v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881204v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22335" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/tel-05545295v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>