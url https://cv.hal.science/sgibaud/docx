--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -398,295 +398,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesized lincomycin loaded copper oxide nanoparticles using cichorium intybus based thin film spray for enhanced antibacterial and wound healing</w:t>
+                <w:t xml:space="preserve">Inflammatory Bowel Disease: Exploring Pathogenesis, Epidemiology, Conventional Therapies, and Advanced Nanoparticle Based Drug Delivery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Ali</w:t>
+                <w:t xml:space="preserve">Irfa Basharat Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dildar Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashna Mirza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salman Khan</w:t>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefaat Ullah Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 114 (Part B), pp.107570. </w:t>
+              <w:t xml:space="preserve">BioNanoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12668-025-01809-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401066v1</w:t>
+                <w:t xml:space="preserve">hal-05401082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory Bowel Disease: Exploring Pathogenesis, Epidemiology, Conventional Therapies, and Advanced Nanoparticle Based Drug Delivery Systems</w:t>
+                <w:t xml:space="preserve">Biosynthesized lincomycin loaded copper oxide nanoparticles using cichorium intybus based thin film spray for enhanced antibacterial and wound healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfa Basharat Rajput</w:t>
+                <w:t xml:space="preserve">Sajid Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashna Mirza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dildar Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rashna Mirza</w:t>
+                <w:t xml:space="preserve">Zubariya Amjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shefaat Ullah Shah</w:t>
+                <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.206. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114 (Part B), pp.107570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12668-025-01809-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401082v1</w:t>
+                <w:t xml:space="preserve">hal-05401066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal transfersomal based in situ gel for augmenting methylphenidate bioavailability and brain delivery: In vitro and in vivo evaluation</w:t>
               </w:r>
@@ -2436,295 +2436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mitotane (o,p′-DDD) – cyclodextrin inclusion complexes: Phase-solubility method and NMR</w:t>
+                <w:t xml:space="preserve">The antitumor effects of an arsthinol–cyclodextrin complex in a heterotopic mouse model of glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alfonsi</w:t>
+                <w:t xml:space="preserve">Selma Becherirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Attivi</w:t>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Astier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Socha</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morice</w:t>
+                <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (3), pp.186-92. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (3 Pt A), pp.560-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290439v1</w:t>
+                <w:t xml:space="preserve">hal-01169157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antitumor effects of an arsthinol–cyclodextrin complex in a heterotopic mouse model of glioma</w:t>
+                <w:t xml:space="preserve">Characterization of mitotane (o,p′-DDD) – cyclodextrin inclusion complexes: Phase-solubility method and NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Becherirat</w:t>
+                <w:t xml:space="preserve">R. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+                <w:t xml:space="preserve">D. Attivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Astier</w:t>
+                <w:t xml:space="preserve">S. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 83 (3 Pt A), pp.560-568. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.186-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169157v1</w:t>
+                <w:t xml:space="preserve">hal-01290439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microemulsions for oral administration and their therapeutic applications.</w:t>
               </w:r>
@@ -2795,308 +2795,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité sur les agents stimulants l'érythropoièse</w:t>
+                <w:t xml:space="preserve">Place du mitotane dans la prise en charge du carcinome surrénalien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques Hospitalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (25), pp.39-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1769-7344(11)70336-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041743v1</w:t>
+                <w:t xml:space="preserve">hal-04041748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du mitotane dans la prise en charge du carcinome surrénalien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melarsoprol Cyclodextrin Inclusion Complexes as Promising Oral Candidates for the Treatment of Human African Trypanosomiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques Hospitalières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (9), pp.e1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1769-7344(11)70336-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04041748v1</w:t>
+                <w:t xml:space="preserve">hal-00689712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melarsoprol Cyclodextrin Inclusion Complexes as Promising Oral Candidates for the Treatment of Human African Trypanosomiasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualité sur les agents stimulants l'érythropoièse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00689712v1</w:t>
+                <w:t xml:space="preserve">hal-04041743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microemulsion of mitotane for improvement of oral bioavailability.</w:t>
               </w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Demoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of arsenic in urine following intravenous administration of arsthinol in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3329,51 +3329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsthinol nanosuspensions: pharmacokinetics and antileukemic activity on NB4 promyelocytic leukemia cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,51 +3535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1217 Dithiarsolanes in the treatment of glioma: in vitro activity on U87 cell line and brain concentrations on a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of nanosuspensions and hydroxypropyl-beta-cyclodextrin complex of melarsoprol: pharmacokinetics and tissue distribution in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Ben Zirar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,51 +3810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoarséniés dérivés du 2-phényl- [1,3,2]dithiarsolane-4-yl)-méthanol (AsIII) à propriétés antileucémiques : des trypanosomicides aux anticancéreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 65 (3), pp.162-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camut Alexandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 692 (6), pp.1348-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4069,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 691, pp.1081-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4293,51 +4293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement by 1-(2-chloroethyl)-3-cyclohexyl-1-nitrosourea (CCNU) of the cytotoxic properties of 1-ß-D-arabinofuranosylcytosine (Ara-C) on human promyélocyte leukemia cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4427,51 +4427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 306 (1-2), pp.107-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najim Jabir Al Awwadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ducki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 269 (2), pp.491-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,51 +4639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 242 (1-2), pp.197-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 243 (1-2), pp.161-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4905,294 +4905,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyisobutylcyanoacrylate nanoparticles as drug carriers: influence of sulfur dioxide on the physico-chemical characteristics of ciprofloxacin- and doxorubicin-loaded nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyalkylcyanoacrylate nanoparticles as carriers for granulocyte-colony stimulating factor (G-CSF).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Estelle Page-Clisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huguette Pinto-Alphandary</w:t>
+                <w:t xml:space="preserve">R. Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Weingarten</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52 (1-2), pp.131-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383588v1</w:t>
+                <w:t xml:space="preserve">hal-00399625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyalkylcyanoacrylate nanoparticles as carriers for granulocyte-colony stimulating factor (G-CSF).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gibaud</w:t>
+                <w:t xml:space="preserve">Polyisobutylcyanoacrylate nanoparticles as drug carriers: influence of sulfur dioxide on the physico-chemical characteristics of ciprofloxacin- and doxorubicin-loaded nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Page-Clisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Pinto-Alphandary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rousseau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 166, pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-5173(98)00028-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399625v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splenic trapping of nanoparticles: complementary approaches for in situ studies.</w:t>
               </w:r>
@@ -5297,518 +5297,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cells involved in the capture of nanoparticles in hematopoietic organs.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varicelle et zona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rejai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Moniteur Hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 84, pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399624v1</w:t>
+                <w:t xml:space="preserve">hal-04041738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varicelle et zona</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cells involved in the capture of nanoparticles in hematopoietic organs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weingarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouritin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moniteur Hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 85 (9), pp.944-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/js960032d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041738v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+                <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreux Jean-Paul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Couvreur</w:t>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30A (6), pp.820-826. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1994, 30A (6), pp.820-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383605v1</w:t>
+                <w:t xml:space="preserve">hal-00399622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Couvreur</w:t>
+                <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreux Jean-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Weingarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30A (6), pp.820-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 30A (6), pp.820-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0959-8049(94)90299-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399622v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of bacterial adenosine triphosphate through bioluminescence, applied to a rapid sterility test of injectable preparations</w:t>
               </w:r>
@@ -5932,344 +5932,469 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la démarche d'auto-évaluation à l'autonomisation des professionnels : application à une Unité Centralisée pour la préparation des Cytotoxiques du réseau Oncolor</w:t>
+                <w:t xml:space="preserve">Development of a HPLC-fluorescence assay to prove the in vivo sustained release of a fragile peptide from in situ formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lapointe</w:t>
+                <w:t xml:space="preserve">Ariane Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Grandhaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Boufenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence francophone en gestion et ingénierie des systèmes hospitaliers (GISEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, LUXEMBOURG, Luxembourg</w:t>
+              <w:t xml:space="preserve">Advances in Pharmaceutical Analysis (APA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Wuhan China, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00167643v1</w:t>
+                <w:t xml:space="preserve">hal-05567154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoarséniés dérivés du 2-phényl-[1,3,2]dithiarsolane-4-yl)-méthanol (AsIII) à propriétés antileucémiques : des trypanosomicides aux anticancéreux, Académie de Pharmacie, Séance académique délocalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie de Pharmacie, Séance académique délocalisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution de la démarche d'auto-évaluation à l'autonomisation des professionnels : application à une Unité Centralisée pour la préparation des Cytotoxiques du réseau Oncolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Grandhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème conférence francophone en gestion et ingénierie des systèmes hospitaliers (GISEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, LUXEMBOURG, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Choc septique lors de méningites à Haemophilus influenzae. Choix de l'antibiothérapie. 5èmes Journées de l'Internat des hôpitaux de Paris Ile-de-France, Biologie médicale et Pharmacie, 4 5 Décembre 1991, Paris Nord Villepinte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bennahni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Goury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de l'Internat des hôpitaux de Paris Ile-de-France, Biologie médicale et Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1991, Paris Nord Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6279,924 +6404,924 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hématotoxicité de nanoparticules chargées de doxorubicine varie considérablement selon la nature du polymère.</w:t>
+                <w:t xml:space="preserve">Mise au point du dosage du glutaraldéhyde résiduel après le nettoyage et la désinfection des endoscopes du service d'endoscopie digestive de l'hôpital Broussais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G.T.R.V., 8èmes journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1993, Nancy, France</w:t>
+              <w:t xml:space="preserve">Vèmes journées franco-suisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Beaune (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042194v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point du dosage du glutaraldéhyde résiduel après le nettoyage et la désinfection des endoscopes du service d'endoscopie digestive de l'hôpital Broussais.</w:t>
+                <w:t xml:space="preserve">L'hématotoxicité de nanoparticules chargées de doxorubicine varie considérablement selon la nature du polymère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Weingarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vèmes journées franco-suisses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1993, Beaune (France), France</w:t>
+              <w:t xml:space="preserve">G.T.R.V., 8èmes journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1993, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042189v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 8. Arsenic-based Anticancer Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casini, Angela; Vessières, Anne; Meier-Menches, Samuel M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal-based Anticancer Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.196-214, 2019, 978-1-78801-406-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788016452-00196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l'infarctus du myocarde avec sus-décalage du segment ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aulagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie Clinique et Thérapeutique, 5e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.99-122.e3, 2018, 978-2-294-75077-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-2-294-75077-9.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l'infarctus du myocarde avec sus-décalage du segment ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sibellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aulagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie Clinique et Thérapeutique 4ème Ed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2012, A978-2-294-71132-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic-Based Drugs: From Fowler’s Solution to Modern Anticancer Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Springer Berlin Heidelberg, pp.1-20, 2010, Topics in Organometallic Chemistry, 978-3-642-13184-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13185-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splénic trapping of nanoparticles: complementary approaches for in situ studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future strategies for drug delivery with particulate systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Medpharm GmbH Scientific Publ., CRC Press, pp.17-22, 1998, 3-88763-061-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures of hematopoietic progenitors to evaluate the myelosuppressive effects of doxorubicin-loaded nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vitro and Ex Vivo Test Systems to Rationalize Drug Design and Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7206,236 +7331,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucoadhesive ocular delivery system for the treatment of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2023/012239 A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organoarsenic or organoantimony derivatives for their anticancer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2005/034935 A1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId247"/>
+      <w:footerReference w:type="default" r:id="rId252"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7503,51 +7628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DF22FAE"/>
+    <w:nsid w:val="13519D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7734,51 +7859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3594-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069329788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211096616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358835222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashna Mirza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefaat Ullah Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ur Rehman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubariya Amjad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfa Basharat Rajput" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-025-01809-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ullah Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laribe-Caget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chedhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-019-1337-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2424-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chambord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attivi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuus V&#233;ronique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zeghmouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-017-0459-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Ullah Shah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Dilawar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Majid Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2016.1227787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01288115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Socha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10717544.2015.1122676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01280370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Martinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pinto Reis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2015.1028916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kosmalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-014-9994-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.12.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01290439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfonsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attivi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Becherirat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.06.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.694865" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7344(11)70336-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodgers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bradley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mccabe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001308" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ajana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639040903225083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13318-010-0009-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp/61.10.0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841A6C5F5285D1569D3F7DEC1B221FBB23AE60BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1769-7344(09)70175-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594RK1Z9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lanhers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6349(09)70429-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P076T1VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muchow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2008.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LX8NC4B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4509(07)90031-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camut Alexandra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH9V6VG1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razzouq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binhas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600920663" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Jabir Al Awwadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ducki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Gaia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weingarten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvreur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Page-Clisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Pinto-Alphandary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Weingarten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5173(98)00028-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38C4AAA27EE93827DCC65EF32B1C8893AE892D6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouritin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/js960032d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVW7Z15X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rejai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreux Jean-Paul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(94)90299-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PPSPZV3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399622v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Decool" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(91)80078-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4365BD8D3035FB13902EF3547109DFAD5ED0E1EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167643v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapointe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandhaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennahni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goury" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bingen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andreux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Andreux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gennaro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brassier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Hugues" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/chapter/bk9781788014069-00196/978-1-78801-406-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016452-00196" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041652v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aulagner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-2-294-75077-9.00008-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sibellas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041658v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13185-1_1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSPPRX34-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041752v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041694v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041602v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuin&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bizet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lallemand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3594-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069329788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211096616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358835222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashna Mirza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefaat Ullah Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ur Rehman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfa Basharat Rajput" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-025-01809-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubariya Amjad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ullah Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laribe-Caget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chedhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-019-1337-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2424-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chambord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attivi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuus V&#233;ronique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zeghmouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-017-0459-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Ullah Shah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Dilawar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Majid Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2016.1227787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01288115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Socha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10717544.2015.1122676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01280370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Martinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pinto Reis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2015.1028916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kosmalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-014-9994-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.12.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Becherirat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.06.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01290439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfonsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attivi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.694865" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7344(11)70336-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodgers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jones" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bradley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mccabe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001308" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ajana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639040903225083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13318-010-0009-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp/61.10.0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841A6C5F5285D1569D3F7DEC1B221FBB23AE60BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1769-7344(09)70175-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594RK1Z9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lanhers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6349(09)70429-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P076T1VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muchow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2008.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LX8NC4B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4509(07)90031-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camut Alexandra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH9V6VG1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razzouq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binhas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600920663" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Jabir Al Awwadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ducki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Gaia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weingarten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvreur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Page-Clisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Pinto-Alphandary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Weingarten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5173(98)00028-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38C4AAA27EE93827DCC65EF32B1C8893AE892D6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouritin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rejai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/js960032d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVW7Z15X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383605v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreux Jean-Paul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(94)90299-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PPSPZV3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Decool" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(91)80078-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4365BD8D3035FB13902EF3547109DFAD5ED0E1EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maincent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennahni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bingen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gennaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brassier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Hugues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andreux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Andreux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112897v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/chapter/bk9781788014069-00196/978-1-78801-406-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016452-00196" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aulagner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-2-294-75077-9.00008-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041762v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sibellas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13185-1_1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSPPRX34-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041602v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuin&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bizet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lallemand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>