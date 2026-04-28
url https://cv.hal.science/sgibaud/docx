--- v1 (2026-04-03)
+++ v2 (2026-04-28)
@@ -398,295 +398,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammatory Bowel Disease: Exploring Pathogenesis, Epidemiology, Conventional Therapies, and Advanced Nanoparticle Based Drug Delivery Systems</w:t>
+                <w:t xml:space="preserve">Biosynthesized lincomycin loaded copper oxide nanoparticles using cichorium intybus based thin film spray for enhanced antibacterial and wound healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfa Basharat Rajput</w:t>
+                <w:t xml:space="preserve">Sajid Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashna Mirza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dildar Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rashna Mirza</w:t>
+                <w:t xml:space="preserve">Zubariya Amjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ilyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shefaat Ullah Shah</w:t>
+                <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNanoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.206. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 114 (Part B), pp.107570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12668-025-01809-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401082v1</w:t>
+                <w:t xml:space="preserve">hal-05401066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesized lincomycin loaded copper oxide nanoparticles using cichorium intybus based thin film spray for enhanced antibacterial and wound healing</w:t>
+                <w:t xml:space="preserve">Inflammatory Bowel Disease: Exploring Pathogenesis, Epidemiology, Conventional Therapies, and Advanced Nanoparticle Based Drug Delivery Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajid Ali</w:t>
+                <w:t xml:space="preserve">Irfa Basharat Rajput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dildar Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashna Mirza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salman Khan</w:t>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefaat Ullah Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 114 (Part B), pp.107570. </w:t>
+              <w:t xml:space="preserve">BioNanoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.107570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12668-025-01809-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401066v1</w:t>
+                <w:t xml:space="preserve">hal-05401082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intranasal transfersomal based in situ gel for augmenting methylphenidate bioavailability and brain delivery: In vitro and in vivo evaluation</w:t>
               </w:r>
@@ -2795,308 +2795,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du mitotane dans la prise en charge du carcinome surrénalien</w:t>
+                <w:t xml:space="preserve">Actualité sur les agents stimulants l'érythropoièse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques Hospitalières</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041748v1</w:t>
+                <w:t xml:space="preserve">hal-04041743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melarsoprol Cyclodextrin Inclusion Complexes as Promising Oral Candidates for the Treatment of Human African Trypanosomiasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place du mitotane dans la prise en charge du carcinome surrénalien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001308⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques Hospitalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (25), pp.39-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1769-7344(11)70336-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689712v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualité sur les agents stimulants l'érythropoièse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Melarsoprol Cyclodextrin Inclusion Complexes as Promising Oral Candidates for the Treatment of Human African Trypanosomiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (9), pp.e1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041743v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of microemulsion of mitotane for improvement of oral bioavailability.</w:t>
               </w:r>
@@ -4905,294 +4905,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyalkylcyanoacrylate nanoparticles as carriers for granulocyte-colony stimulating factor (G-CSF).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyisobutylcyanoacrylate nanoparticles as drug carriers: influence of sulfur dioxide on the physico-chemical characteristics of ciprofloxacin- and doxorubicin-loaded nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Weingarten</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Page-Clisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Favier</w:t>
+                <w:t xml:space="preserve">Huguette Pinto-Alphandary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Douay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colette Weingarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 166, pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-5173(98)00028-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399625v1</w:t>
+                <w:t xml:space="preserve">hal-01383588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyisobutylcyanoacrylate nanoparticles as drug carriers: influence of sulfur dioxide on the physico-chemical characteristics of ciprofloxacin- and doxorubicin-loaded nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Colette Weingarten</w:t>
+                <w:t xml:space="preserve">Polyalkylcyanoacrylate nanoparticles as carriers for granulocyte-colony stimulating factor (G-CSF).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Couvreur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weingarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 52 (1-2), pp.131-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01383588v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splenic trapping of nanoparticles: complementary approaches for in situ studies.</w:t>
               </w:r>
@@ -5297,255 +5297,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00689718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varicelle et zona</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cells involved in the capture of nanoparticles in hematopoietic organs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Demoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weingarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gouritin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Moniteur Hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 85 (9), pp.944-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/js960032d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041738v1</w:t>
+                <w:t xml:space="preserve">hal-00399624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cells involved in the capture of nanoparticles in hematopoietic organs.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Varicelle et zona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rejai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Moniteur Hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 84, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/js960032d⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00399624v1</w:t>
+                <w:t xml:space="preserve">hal-04041738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles.</w:t>
               </w:r>
@@ -5678,77 +5678,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreux Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 30A (6), pp.820-826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6378,950 +6378,1058 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point du dosage du glutaraldéhyde résiduel après le nettoyage et la désinfection des endoscopes du service d'endoscopie digestive de l'hôpital Broussais.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">W/O/W multiple self-emulsifiying nanoemulsion (MSEN) for oral delivery of insulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Socha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Gennaro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Maincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vèmes journées franco-suisses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1993, Beaune (France), France</w:t>
+              <w:t xml:space="preserve">25èmes journées scientifiques du GTRV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042189v1</w:t>
+                <w:t xml:space="preserve">hal-05587505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hématotoxicité de nanoparticules chargées de doxorubicine varie considérablement selon la nature du polymère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G.T.R.V., 8èmes journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1993, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04042194v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise au point du dosage du glutaraldéhyde résiduel après le nettoyage et la désinfection des endoscopes du service d'endoscopie digestive de l'hôpital Broussais.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vèmes journées franco-suisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1993, Beaune (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 8. Arsenic-based Anticancer Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Casini, Angela; Vessières, Anne; Meier-Menches, Samuel M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal-based Anticancer Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royal Society of Chemistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.196-214, 2019, 978-1-78801-406-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781788016452-00196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l'infarctus du myocarde avec sus-décalage du segment ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aulagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie Clinique et Thérapeutique, 5e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.99-122.e3, 2018, 978-2-294-75077-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-2-294-75077-9.00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l'infarctus du myocarde avec sus-décalage du segment ST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sibellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aulagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie Clinique et Thérapeutique 4ème Ed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2012, A978-2-294-71132-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic-Based Drugs: From Fowler’s Solution to Modern Anticancer Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, Springer Berlin Heidelberg, pp.1-20, 2010, Topics in Organometallic Chemistry, 978-3-642-13184-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13185-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splénic trapping of nanoparticles: complementary approaches for in situ studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future strategies for drug delivery with particulate systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Medpharm GmbH Scientific Publ., CRC Press, pp.17-22, 1998, 3-88763-061-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures of hematopoietic progenitors to evaluate the myelosuppressive effects of doxorubicin-loaded nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Weingarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vitro and Ex Vivo Test Systems to Rationalize Drug Design and Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7331,169 +7439,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucoadhesive ocular delivery system for the treatment of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cuiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2023/012239 A1. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organoarsenic or organoantimony derivatives for their anticancer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7502,65 +7610,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2005/034935 A1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7628,51 +7736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13519D6C"/>
+    <w:nsid w:val="1F175172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7859,51 +7967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3594-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069329788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211096616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358835222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashna Mirza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefaat Ullah Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ur Rehman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfa Basharat Rajput" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-025-01809-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubariya Amjad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ullah Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laribe-Caget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chedhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-019-1337-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2424-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chambord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attivi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuus V&#233;ronique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zeghmouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-017-0459-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Ullah Shah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Dilawar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Majid Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2016.1227787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01288115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Socha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10717544.2015.1122676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01280370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Martinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pinto Reis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2015.1028916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kosmalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-014-9994-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.12.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Becherirat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.06.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01290439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfonsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attivi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.694865" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041748v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7344(11)70336-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodgers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jones" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bradley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mccabe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001308" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ajana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639040903225083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13318-010-0009-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp/61.10.0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841A6C5F5285D1569D3F7DEC1B221FBB23AE60BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1769-7344(09)70175-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594RK1Z9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lanhers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6349(09)70429-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P076T1VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muchow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2008.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LX8NC4B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4509(07)90031-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camut Alexandra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH9V6VG1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razzouq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binhas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600920663" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Jabir Al Awwadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ducki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Gaia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weingarten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvreur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399625v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383588v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Page-Clisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Pinto-Alphandary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Weingarten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5173(98)00028-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38C4AAA27EE93827DCC65EF32B1C8893AE892D6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouritin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rejai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/js960032d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVW7Z15X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383605v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreux Jean-Paul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(94)90299-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PPSPZV3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Decool" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(91)80078-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4365BD8D3035FB13902EF3547109DFAD5ED0E1EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maincent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennahni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bingen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gennaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brassier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Hugues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andreux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Andreux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112897v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/chapter/bk9781788014069-00196/978-1-78801-406-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016452-00196" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aulagner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-2-294-75077-9.00008-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041762v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sibellas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13185-1_1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSPPRX34-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041602v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuin&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bizet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lallemand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041572v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3594-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069329788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211096616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358835222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashna Mirza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefaat Ullah Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ur Rehman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubariya Amjad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfa Basharat Rajput" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-025-01809-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ullah Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laribe-Caget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chedhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-019-1337-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2424-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chambord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attivi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuus V&#233;ronique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zeghmouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-017-0459-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Ullah Shah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Dilawar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Majid Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2016.1227787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01288115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Socha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10717544.2015.1122676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01280370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Martinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pinto Reis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2015.1028916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kosmalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-014-9994-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.12.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Becherirat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.06.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01290439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfonsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attivi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.694865" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7344(11)70336-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodgers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bradley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mccabe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001308" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ajana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639040903225083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13318-010-0009-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp/61.10.0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841A6C5F5285D1569D3F7DEC1B221FBB23AE60BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1769-7344(09)70175-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594RK1Z9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lanhers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6349(09)70429-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P076T1VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muchow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2008.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LX8NC4B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4509(07)90031-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camut Alexandra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH9V6VG1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razzouq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binhas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600920663" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Jabir Al Awwadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ducki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Gaia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weingarten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvreur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Page-Clisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Pinto-Alphandary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Weingarten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5173(98)00028-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38C4AAA27EE93827DCC65EF32B1C8893AE892D6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouritin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/js960032d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVW7Z15X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rejai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383605v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreux Jean-Paul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(94)90299-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PPSPZV3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Decool" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(91)80078-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4365BD8D3035FB13902EF3547109DFAD5ED0E1EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maincent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennahni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bingen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05587505v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maincent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andreux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Andreux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042189v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gennaro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brassier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Hugues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/chapter/bk9781788014069-00196/978-1-78801-406-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016452-00196" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041652v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aulagner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-2-294-75077-9.00008-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041762v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sibellas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041658v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13185-1_1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSPPRX34-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041752v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuin&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bizet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lallemand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>