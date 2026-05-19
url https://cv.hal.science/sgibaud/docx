--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -2436,295 +2436,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antitumor effects of an arsthinol–cyclodextrin complex in a heterotopic mouse model of glioma</w:t>
+                <w:t xml:space="preserve">Characterization of mitotane (o,p′-DDD) – cyclodextrin inclusion complexes: Phase-solubility method and NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Becherirat</w:t>
+                <w:t xml:space="preserve">R. Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+                <w:t xml:space="preserve">D. Attivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Astier</w:t>
+                <w:t xml:space="preserve">S. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 83 (3 Pt A), pp.560-568. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (3), pp.186-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169157v1</w:t>
+                <w:t xml:space="preserve">hal-01290439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mitotane (o,p′-DDD) – cyclodextrin inclusion complexes: Phase-solubility method and NMR</w:t>
+                <w:t xml:space="preserve">The antitumor effects of an arsthinol–cyclodextrin complex in a heterotopic mouse model of glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alfonsi</w:t>
+                <w:t xml:space="preserve">Selma Becherirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Attivi</w:t>
+                <w:t xml:space="preserve">Marie-Claire Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Socha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Astier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Socha</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Morice</w:t>
+                <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (3), pp.186-92. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (3 Pt A), pp.560-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2013.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2013.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290439v1</w:t>
+                <w:t xml:space="preserve">hal-01169157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microemulsions for oral administration and their therapeutic applications.</w:t>
               </w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Attivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Demoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of arsenic in urine following intravenous administration of arsthinol in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3329,51 +3329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsthinol nanosuspensions: pharmacokinetics and antileukemic activity on NB4 promyelocytic leukemia cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,51 +3535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1217 Dithiarsolanes in the treatment of glioma: in vitro activity on U87 cell line and brain concentrations on a mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3681,51 +3681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of nanosuspensions and hydroxypropyl-beta-cyclodextrin complex of melarsoprol: pharmacokinetics and tissue distribution in mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Ben Zirar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Muchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,51 +3810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoarséniés dérivés du 2-phényl- [1,3,2]dithiarsolane-4-yl)-méthanol (AsIII) à propriétés antileucémiques : des trypanosomicides aux anticancéreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 65 (3), pp.162-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camut Alexandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 692 (6), pp.1348-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4069,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 691, pp.1081-1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4287,239 +4287,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement by 1-(2-chloroethyl)-3-cyclohexyl-1-nitrosourea (CCNU) of the cytotoxic properties of 1-ß-D-arabinofuranosylcytosine (Ara-C) on human promyélocyte leukemia cell line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Melarsoprol-cyclodextrins inclusion complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Ben Zirar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mutzenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 306 (1-2), pp.107-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2005.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041732v1</w:t>
+                <w:t xml:space="preserve">hal-00399630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melarsoprol-cyclodextrins inclusion complexes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement by 1-(2-chloroethyl)-3-cyclohexyl-1-nitrosourea (CCNU) of the cytotoxic properties of 1-ß-D-arabinofuranosylcytosine (Ara-C) on human promyélocyte leukemia cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (3), pp.62-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2005.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00399630v1</w:t>
+                <w:t xml:space="preserve">hal-04041732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(epsilon-caprolactone) and Eudragit microparticles containing fludrocortisone acetate.</w:t>
               </w:r>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najim Jabir Al Awwadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ducki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 269 (2), pp.491-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,51 +4639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 242 (1-2), pp.197-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Gaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 243 (1-2), pp.161-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5525,290 +5525,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Weingarten</w:t>
+                <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Renard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Couvreur</w:t>
+                <w:t xml:space="preserve">Andreux Jean-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Weingarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30A (6), pp.820-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 30A (6), pp.820-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0959-8049(94)90299-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399622v1</w:t>
+                <w:t xml:space="preserve">hal-01383605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Couvreur</w:t>
+                <w:t xml:space="preserve">Increased bone marrow toxicity of doxorubicin bound to nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weingarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30A (6), pp.820-826. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 30A (6), pp.820-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0959-8049(94)90299-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01383605v1</w:t>
+                <w:t xml:space="preserve">hal-00399622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of bacterial adenosine triphosphate through bioluminescence, applied to a rapid sterility test of injectable preparations</w:t>
               </w:r>
@@ -6091,191 +6091,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organoarséniés dérivés du 2-phényl-[1,3,2]dithiarsolane-4-yl)-méthanol (AsIII) à propriétés antileucémiques : des trypanosomicides aux anticancéreux, Académie de Pharmacie, Séance académique délocalisée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
+                <w:t xml:space="preserve">Contribution de la démarche d'auto-évaluation à l'autonomisation des professionnels : application à une Unité Centralisée pour la préparation des Cytotoxiques du réseau Oncolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Grandhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Académie de Pharmacie, Séance académique délocalisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">3ème conférence francophone en gestion et ingénierie des systèmes hospitaliers (GISEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, LUXEMBOURG, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042184v1</w:t>
+                <w:t xml:space="preserve">hal-00167643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la démarche d'auto-évaluation à l'autonomisation des professionnels : application à une Unité Centralisée pour la préparation des Cytotoxiques du réseau Oncolor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gibaud</w:t>
+                <w:t xml:space="preserve">Organoarséniés dérivés du 2-phényl-[1,3,2]dithiarsolane-4-yl)-méthanol (AsIII) à propriétés antileucémiques : des trypanosomicides aux anticancéreux, Académie de Pharmacie, Séance académique délocalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème conférence francophone en gestion et ingénierie des systèmes hospitaliers (GISEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, LUXEMBOURG, Luxembourg</w:t>
+              <w:t xml:space="preserve">Académie de Pharmacie, Séance académique délocalisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167643v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choc septique lors de méningites à Haemophilus influenzae. Choix de l'antibiothérapie. 5èmes Journées de l'Internat des hôpitaux de Paris Ile-de-France, Biologie médicale et Pharmacie, 4 5 Décembre 1991, Paris Nord Villepinte.</w:t>
               </w:r>
@@ -7584,51 +7584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of organoarsenic or organoantimony derivatives for their anticancer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2005/034935 A1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7736,51 +7736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F175172"/>
+    <w:nsid w:val="D7FEF915"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7967,51 +7967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3594-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069329788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211096616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358835222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashna Mirza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefaat Ullah Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ur Rehman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubariya Amjad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfa Basharat Rajput" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-025-01809-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ullah Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laribe-Caget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chedhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-019-1337-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2424-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chambord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attivi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuus V&#233;ronique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zeghmouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-017-0459-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Ullah Shah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Dilawar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Majid Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2016.1227787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01288115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Socha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10717544.2015.1122676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01280370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Martinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pinto Reis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2015.1028916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kosmalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-014-9994-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.12.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Becherirat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.06.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01290439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfonsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attivi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morice" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.02.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.694865" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7344(11)70336-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodgers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bradley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mccabe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001308" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ajana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639040903225083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13318-010-0009-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp/61.10.0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841A6C5F5285D1569D3F7DEC1B221FBB23AE60BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1769-7344(09)70175-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594RK1Z9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lanhers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6349(09)70429-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P076T1VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muchow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2008.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LX8NC4B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4509(07)90031-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camut Alexandra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH9V6VG1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razzouq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binhas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600920663" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Jabir Al Awwadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ducki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Gaia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weingarten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvreur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Page-Clisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Pinto-Alphandary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Weingarten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5173(98)00028-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38C4AAA27EE93827DCC65EF32B1C8893AE892D6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouritin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/js960032d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVW7Z15X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rejai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383605v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreux Jean-Paul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Renard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(94)90299-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PPSPZV3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Decool" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(91)80078-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4365BD8D3035FB13902EF3547109DFAD5ED0E1EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maincent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandhaye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennahni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bingen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05587505v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maincent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andreux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Andreux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042189v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gennaro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brassier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Hugues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/chapter/bk9781788014069-00196/978-1-78801-406-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016452-00196" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041652v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aulagner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-2-294-75077-9.00008-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041762v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sibellas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041658v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13185-1_1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSPPRX34-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041752v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuin&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bizet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lallemand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sgibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3594-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069329788" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/211096616" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358835222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401060v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ilyas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashna Mirza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefaat Ullah Shah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Ur Rehman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Ullah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid Ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zubariya Amjad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.107570" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05401082v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfa Basharat Rajput" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dildar Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12668-025-01809-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719344v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Ullah Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ismail" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176438v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pigeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feten Najlaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael James Mcglinchey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sanz Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Jaouen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241512288" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736856v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Busser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Sotoing Ta&#239;we" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sturm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27144651" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02922911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Belissa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laribe-Caget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chedhomme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-019-1337-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-018-2424-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aroui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pezet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sancey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jphp.12998" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503313v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Chambord" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attivi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuus V&#233;ronique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zeghmouli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gibaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-017-0459-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01875168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2016.09.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kifayat Ullah Ullah Shah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naz Dilawar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Majid Khan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2016.1227787" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01288115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Socha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10717544.2015.1122676" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01280370v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Martinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Pinto Reis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2015.1028916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01218567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Abdelkafi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kosmalski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-014-9994-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01291788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.12.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01290439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfonsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attivi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2013.02.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Becherirat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lanhers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Astier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2013.06.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/17425247.2012.694865" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1769-7344(11)70336-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodgers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bradley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mccabe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001308" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689714v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Ajana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639040903225083" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689713v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13318-010-0009-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp/61.10.0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/841A6C5F5285D1569D3F7DEC1B221FBB23AE60BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041675v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1769-7344(09)70175-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-594RK1Z9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ajana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Lanhers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1359-6349(09)70429-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P076T1VG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399636v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Ben Zirar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Muchow" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2008.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LX8NC4B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4509(07)90031-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camut Alexandra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2006.10.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH9V6VG1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alfonsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mutzenhardt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.11.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29JSX51T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399631v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Razzouq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Binhas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03639040600920663" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399630v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2005.09.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399629v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najim Jabir Al Awwadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ducki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399627v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonneville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Gaia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weingarten" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couvreur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Page-Clisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Pinto-Alphandary" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Weingarten" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5173(98)00028-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38C4AAA27EE93827DCC65EF32B1C8893AE892D6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Favier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Demoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gouritin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/js960032d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVW7Z15X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rejai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreux Jean-Paul" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Renard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0959-8049(94)90299-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PPSPZV3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399622v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383025v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F C Decool" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Goury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gibaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Vincent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2670(91)80078-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4365BD8D3035FB13902EF3547109DFAD5ED0E1EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boudier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parent" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maincent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Boufenzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167643v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapointe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Grandhaye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennahni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vincent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bingen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05587505v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maincent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042194v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Andreux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Andreux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042189v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Gennaro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brassier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sabatier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Hugues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112897v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.rsc.org/en/content/chapter/bk9781788014069-00196/978-1-78801-406-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016452-00196" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041652v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dode" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aulagner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-2-294-75077-9.00008-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041762v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sibellas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041658v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13185-1_1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSPPRX34-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041752v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041694v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041602v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cuin&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bizet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lallemand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garrec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>