--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -1279,265 +1279,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative bite force in two syntopic murids (Rodentia) suggests lack of competition for food resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolving Teeth Within a Stable Masticatory Apparatus in Orkney Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Gomes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/CJZ-2017-0243⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.405 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11692-018-9459-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117760v1</w:t>
+                <w:t xml:space="preserve">hal-01920125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving Teeth Within a Stable Masticatory Apparatus in Orkney Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Ledevin</w:t>
+                <w:t xml:space="preserve">Comparative bite force in two syntopic murids (Rodentia) suggests lack of competition for food resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Souquet</w:t>
+                <w:t xml:space="preserve">Camille Le Noëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helder Gomes Rodrigues</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (4), pp.405 - 424. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96 (6), pp.633-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11692-018-9459-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/CJZ-2017-0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920125v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One skull to rule them all? Descriptive and comparative anatomy of the masticatory apparatus in five mouse species</w:t>
               </w:r>
@@ -2806,51 +2806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878886v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mor&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1369" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sommerfeld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blanke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246341" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hallgr&#237;msson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Agret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-022-09582-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02996040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103325" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2019.19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23711" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-018-9450-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le No&#235;ne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cassaing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/CJZ-2017-0243" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-018-9459-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02263904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali J Altamirano-Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pujos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1555164" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.157552" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Ngarmprasertwong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01726703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT152" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wehrung Maxime" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a da Cunha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878886v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mor&#243;n-Alfonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/1369" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sommerfeld" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Blanke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evolut/qpae040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.246341" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12598" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878973v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Hallgr&#237;msson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Agret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-022-09582-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02996040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103325" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.204867" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2019.19" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.23711" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-018-9450-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ledevin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11692-018-9459-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le No&#235;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cassaing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/CJZ-2017-0243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02263904v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali J Altamirano-Sierra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pujos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1555164" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Veyrunes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.157552" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879085v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirikorn Sripho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Ngarmprasertwong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01726703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT152" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wehrung Maxime" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moison" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607063v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a da Cunha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>