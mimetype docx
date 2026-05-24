--- v0 (2026-04-15)
+++ v1 (2026-05-24)
@@ -1177,277 +1177,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+                <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196061v1</w:t>
+                <w:t xml:space="preserve">hal-01126338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
+                <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126338v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM/BEEM : Probing electron transport through buried interfaces of hybrid heterostructures with a nanometer scale resolution</w:t>
               </w:r>
@@ -1459,51 +1459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,152 +1677,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude du micromagnétisme dans la limite ultramince.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880013v1</w:t>
+                <w:t xml:space="preserve">hal-00906195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à électrons balistiques : des propriétés électroniques locales à l'imagerie magnétique.</w:t>
               </w:r>
@@ -1927,152 +1927,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude du micromagnétisme dans la limite ultramince.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906195v1</w:t>
+                <w:t xml:space="preserve">hal-00880013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
@@ -2209,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,922 +2427,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933361v1</w:t>
+                <w:t xml:space="preserve">hal-00935597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of Ballistic Electron Emission Microscopy on the Fe/Au/Fe/GaAs spin-valve</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces (26e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937243v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937265v1</w:t>
+                <w:t xml:space="preserve">hal-00933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Claveau</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937003v1</w:t>
+                <w:t xml:space="preserve">hal-00935595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933364v1</w:t>
+                <w:t xml:space="preserve">hal-00935580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Boutigny</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935595v1</w:t>
+                <w:t xml:space="preserve">hal-00937024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelization of Ballistic Electron Emission Microscopy on the Fe/Au/Fe/GaAs spin-valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces (26e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935580v1</w:t>
+                <w:t xml:space="preserve">hal-00937243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
@@ -3377,198 +3377,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937024v1</w:t>
+                <w:t xml:space="preserve">hal-00937003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935597v1</w:t>
+                <w:t xml:space="preserve">hal-00937265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à Emission d'Electrons Balistiques (BEEM): sonde locale des propriétés électroniques d'interfaces enterrées</w:t>
               </w:r>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3673,277 +3673,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic emission electron microscopy: towards the nanometer scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732781v1</w:t>
+                <w:t xml:space="preserve">hal-00732789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic emission electron microscopy: towards the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732789v1</w:t>
+                <w:t xml:space="preserve">hal-00732781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEEM as a local probe of electronic properties at buried interfaces: band structure effects in the epitaxial Au(110)/GaAs(001) Schottky contact</w:t>
               </w:r>
@@ -4673,247 +4673,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic electron emission microscopy (BEEM) investigation of epitaxial Au/GaAs(001) Schottky contacts</w:t>
+                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Etude des propriétés électroniques locales de barrières tunnel de MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lallaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Physics and Low Dimensional Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">12eme Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733375v1</w:t>
+                <w:t xml:space="preserve">hal-00733372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à émission d'électrons balistiques (BEEM) : Etude des propriétés électroniques locales de barrières tunnel de MgO</w:t>
+                <w:t xml:space="preserve">Ballistic electron emission microscopy (BEEM) investigation of epitaxial Au/GaAs(001) Schottky contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12eme Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Statistical Physics and Low Dimensional Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733372v1</w:t>
+                <w:t xml:space="preserve">hal-00733375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy applied to spintronics heterostructures</w:t>
               </w:r>
@@ -5953,51 +5953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.085319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3012571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutigny" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811690" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.81.085319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lallaizon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3012571" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935595v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937243v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703661v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717479v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733367v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733375v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>