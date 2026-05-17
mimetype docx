--- v0 (2026-04-20)
+++ v1 (2026-05-17)
@@ -787,295 +787,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of in vivo bone microarchitecture changes in an anti-TNFα treated psoriatic arthritic patient</w:t>
+                <w:t xml:space="preserve">Evaluation of the impact of a nurse-led program of patient self-assessment and self-management in axial spondyloarthritis: results of a prospective, multicentre, randomized, controlled trial (COMEDSPA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Soldati</w:t>
+                <w:t xml:space="preserve">Anna Molto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Escoffier</w:t>
+                <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gabriel</w:t>
+                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
+                <w:t xml:space="preserve">Pascal Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chagnaud</w:t>
+                <w:t xml:space="preserve">Martin Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251788. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.888-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233052v1</w:t>
+                <w:t xml:space="preserve">hal-03113882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the impact of a nurse-led program of patient self-assessment and self-management in axial spondyloarthritis: results of a prospective, multicentre, randomized, controlled trial (COMEDSPA)</w:t>
+                <w:t xml:space="preserve">Assessment of in vivo bone microarchitecture changes in an anti-TNFα treated psoriatic arthritic patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Molto</w:t>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gossec</w:t>
+                <w:t xml:space="preserve">Lucas Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Poiraudeau</w:t>
+                <w:t xml:space="preserve">Sophie Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claudepierre</w:t>
+                <w:t xml:space="preserve">Augustin C. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Soubrier</w:t>
+                <w:t xml:space="preserve">Christophe Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (2), pp.888-895. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0251788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keaa480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0251788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113882v1</w:t>
+                <w:t xml:space="preserve">hal-03233052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F-FDG brain PET hypometabolism in patients with long COVID</w:t>
               </w:r>
@@ -1463,103 +1463,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the impact of a nurse-led program of systematic screening of comorbidities in patients with axial spondyloarthritis: The results of the COMEDSPA prospective, controlled, one year randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Molto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Poiraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claudepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (4), pp.701-708. </w:t>
@@ -1591,360 +1591,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FULLY CONVOLUTIONAL NEURAL NETWORK-BASED SEGMENTATION OF INDIVIDUAL MUSCLES IN MR IMAGES USING MUSCLES AND BORDERS PARCELLATIONS</w:t>
+                <w:t xml:space="preserve">Are We Heading to the Future of Musculoskeletal Tumor Imaging with Ultra-High Field 7T MRI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Fournel</w:t>
+                <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.2804⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oncology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31487/j.COR.2019.6.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581850v1</w:t>
+                <w:t xml:space="preserve">hal-04075015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are We Heading to the Future of Musculoskeletal Tumor Imaging with Ultra-High Field 7T MRI?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FULLY CONVOLUTIONAL NEURAL NETWORK-BASED SEGMENTATION OF INDIVIDUAL MUSCLES IN MR IMAGES USING MUSCLES AND BORDERS PARCELLATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Varoquaux</w:t>
+                <w:t xml:space="preserve">Joris Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Badih Ghattas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oncology and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2034.1-2034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31487/j.COR.2019.6.02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2019-eular.2804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075015v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knee psoriatic enthesitis assessed using positron emission tomography (PET) – FNa merged to ultrahigh field magnetic resonance imaging (UHF-MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cammilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1995,64 +1995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for and management of comorbidities after a nurse-led program: results of a 3-year longitudinal study in 769 established rheumatoid arthritis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Soubrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,697 +2253,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term treatment with abatacept or tocilizumab does not increase Epstein-Barr virus load in patients with rheumatoid arthritis - A three years retrospective study</w:t>
+                <w:t xml:space="preserve">Handling of de novo arthritis in adults by general practitioners: a survey in a french cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
+                <w:t xml:space="preserve">S. Lecauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+                <w:t xml:space="preserve">S. Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Massy</w:t>
+                <w:t xml:space="preserve">P. Champsaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Muis-Pistor</w:t>
+                <w:t xml:space="preserve">J. -P. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Martin</w:t>
+                <w:t xml:space="preserve">L. Dillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0171623. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (2), pp.1442-1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.2521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02440874v1</w:t>
+                <w:t xml:space="preserve">hal-03606094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
+                <w:t xml:space="preserve">Long term treatment with abatacept or tocilizumab does not increase Epstein-Barr virus load in patients with rheumatoid arthritis - A three years retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Guenoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guis</w:t>
+                <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
+                <w:t xml:space="preserve">Gaëtan Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Massy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Muis-Pistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0171623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593111v1</w:t>
+                <w:t xml:space="preserve">inserm-02440874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling of de novo arthritis in adults by general practitioners: a survey in a french cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -P. Mattei</w:t>
+                <w:t xml:space="preserve">Daphnée Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dillinger</w:t>
+                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (2), pp.1442-1443. </w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (20), pp.E1165 - E1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2017-eular.2521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606094v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microparticles bearing Fibrin associated with whole-body 18FDG-PET: diagnostic tools to detect paraneoplastic polymyalgia rheumatica</w:t>
+                <w:t xml:space="preserve">Non–TNF-Targeted Biologic vs a Second Anti-TNF Drug to Treat Rheumatoid Arthritis in Patients With Insufficient Response to a First Anti-TNF Drug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Mege</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Cammilleri</w:t>
+                <w:t xml:space="preserve">Jacques Gottenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mundler</w:t>
+                <w:t xml:space="preserve">Olivier Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Aleth Perdriger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dubois</w:t>
+                <w:t xml:space="preserve">Slim Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-016-3510-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 316 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2016.13512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425508v1</w:t>
+                <w:t xml:space="preserve">hal-01374313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non–TNF-Targeted Biologic vs a Second Anti-TNF Drug to Treat Rheumatoid Arthritis in Patients With Insufficient Response to a First Anti-TNF Drug</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating microparticles bearing Fibrin associated with whole-body 18FDG-PET: diagnostic tools to detect paraneoplastic polymyalgia rheumatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brocq</w:t>
+                <w:t xml:space="preserve">Diane Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cammilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleth Perdriger</w:t>
+                <w:t xml:space="preserve">Olivier Mundler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Lassoued</w:t>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Berthelot</w:t>
+                <w:t xml:space="preserve">Christophe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 316 (11), </w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.1099-1103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jama.2016.13512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00296-016-3510-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374313v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TWEAK-binding autoantibodies are generated during psoriatic arthritis and are not influenced by anti-TNF therapy</w:t>
               </w:r>
@@ -3063,51 +3063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized quantitative measurements of wrist cartilage in healthy humans using 3T magnetic resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Zink,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Orthopedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
@@ -3361,51 +3361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dougados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3507,51 +3507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dougados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme monographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 77 (2), pp.75-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4163,51 +4163,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02440905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite à tenir devant un patient présentant des douleurs musculaires et/ou une rhabdomyolyse sous hypolipémiants. [management of hypolipemiant-induced muscle pain and rhabdomyolysis.</w:t>
+                <w:t xml:space="preserve">Approche pratique des pathologies musculaires. [A practical approach of muscle diseases]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bendahan</w:t>
@@ -4216,93 +4216,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 75, pp.133-136</w:t>
+              <w:t xml:space="preserve">, 2008, 75, pp.109-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419638v1</w:t>
+                <w:t xml:space="preserve">hal-00419636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pratique des pathologies musculaires. [A practical approach of muscle diseases]</w:t>
+                <w:t xml:space="preserve">Conduite à tenir devant un patient présentant des douleurs musculaires et/ou une rhabdomyolyse sous hypolipémiants. [management of hypolipemiant-induced muscle pain and rhabdomyolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bendahan</w:t>
@@ -4311,69 +4311,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 75, pp.109-110</w:t>
+              <w:t xml:space="preserve">, 2008, 75, pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419636v1</w:t>
+                <w:t xml:space="preserve">hal-00419638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du scanner de l'échographie et de l'IRM dans la pathologie musculaire de l'adulte. [Computed tomography, echography and MRI investigations of adult muscle diseases.</w:t>
               </w:r>
@@ -4609,51 +4609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term treatment with methotrexate or tumor necrosis factor α inhibitors does not increase epstein-barr virus load in patients with rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,51 +4756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of -308 A/G polymorphism in the tumor necrosis factor alpha gene on etanercept treatment in rheumatoid arthritis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,506 +5001,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04171975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of fascias, fat and muscle from magnetic resonance images in humans: the DISPIMAG software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la fonction musculaire par spectrométrie et imagerie de résonance magnétique.[Non invasive investigation of muscle function using 31P magnetic resonance spectroscopy and 1H MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Fur</w:t>
+                <w:t xml:space="preserve">G. Kozak-Ribbens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cuge</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (5), pp.275-279</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 162(4), pp.467-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00168923v1</w:t>
+                <w:t xml:space="preserve">hal-00092332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la fonction musculaire par spectrométrie et imagerie de résonance magnétique.[Non invasive investigation of muscle function using 31P magnetic resonance spectroscopy and 1H MR imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation of fascias, fat and muscle from magnetic resonance images in humans: the DISPIMAG software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Cozzone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 162(4), pp.467-484</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (5), pp.275-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092332v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro characterization of skeletal muscle metabolism in patients with statin-induced adverse effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to 'Validity and new malignant hyperthermia diagnostic procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kozak-Ribbens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55(4), pp.551-557</w:t>
+              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50(1), pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092305v1</w:t>
+                <w:t xml:space="preserve">hal-00092333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to 'Validity and new malignant hyperthermia diagnostic procedures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo and in vitro characterization of skeletal muscle metabolism in patients with statin-induced adverse effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Figarella-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Anaesthesiologica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 50(1), pp.127</w:t>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55(4), pp.551-557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092333v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00092305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of HLA-DR genes on the production of rheumatoid arthritis-specific autoantibodies to citrullinated fibrinogen</w:t>
               </w:r>
@@ -5525,51 +5525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Balandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kozak-Ribbens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5900,64 +5900,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kozak-Ribbens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Bourara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Adrien Hostin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Suzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,445 +6284,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high field MRI assessment of a primitive malignant bone tumor. Are we heading to the future of musculoskeletal tumors imaging?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Evaluation des tumeurs primitives malignes de l'appareil locomoteur : le futur de l'imagerie est-il dans l'IRM ultra-haut champ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Federation of National Associations of Orthopaedics and Traumatology congress (EFORT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">93e congrès de la société française de chirurgie orthopédique et traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077660v1</w:t>
+                <w:t xml:space="preserve">hal-04076491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of primitive malignant bone tumors: are we heading to the future of musculoskeletal tumors imaging with ultra high field MRI?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Ultra-high field MRI assessment of a primitive malignant bone tumor. Are we heading to the future of musculoskeletal tumors imaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Salas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Musculo-Skeletal Oncology Society (EMSOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">19th European Federation of National Associations of Orthopaedics and Traumatology congress (EFORT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077653v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des tumeurs primitives malignes de l'appareil locomoteur : le futur de l'imagerie est-il dans l'IRM ultra-haut champ ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Assessment of primitive malignant bone tumors: are we heading to the future of musculoskeletal tumors imaging with ultra high field MRI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Rochwerger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">93e congrès de la société française de chirurgie orthopédique et traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">European Musculo-Skeletal Oncology Society (EMSOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076491v1</w:t>
+                <w:t xml:space="preserve">hal-04077653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,51 +6803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6941,64 +6941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7040,51 +7040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration non invasive du système ostéo-articulaire : que nous apporte l’IRM à très haut champ ? Microarchitecture osseuse, tendons, cartilage du genou chez des volontaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7223,51 +7223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7342,64 +7342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atlas based automatic segmentation of the human thigh muscles: a promising approach for muscle volume quantification in longitudinal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,51 +7512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7808,51 +7808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A4A3D1E"/>
+    <w:nsid w:val="E1D724B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8039,51 +8039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sguis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1023-1526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122588v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Wirth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04404853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Watson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Coyle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Whately-Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brooke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kiltz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Brooke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-023-03175-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Trojani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chorin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X221102805" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Escoffier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gabriel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chagnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251788" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claudepierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa480" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dudouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaphan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bregeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05215-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Falgarone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giocanti-Auregan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.104150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2020.05.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.2804" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075015v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rochwerger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31487/j.COR.2019.6.02" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mattei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.01.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02413173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2019-000914" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Flachaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rouby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berbis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-4034-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muis-Pistor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171623" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606094v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecauchois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champsaur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Mattei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dillinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2521" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mundler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-016-3510-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374313v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gottenberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Lassoued" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2016.13512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amatore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-016-0923-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01406219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souteyrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Zink," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Silvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Guzian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134218" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Cheung" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2013.06.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XVNHW0R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P Cheung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.07.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SNPXL6F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.33466" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V3GB2V6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.02.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q30GSK4S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2010.01.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHW2KR5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maestroni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balandraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.24224" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419638v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mattei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419636v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. d'Agostino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cozzone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussirot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171977v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Meynard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22783" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465194v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvenot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.23092" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2006.067231" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozzone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092332v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kozak-Ribbens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cozzone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092305v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figarella-Branger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicoli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092333v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171616v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sebbag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21391" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179737v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582628v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0001-5172.2004.00461.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP7XR7V9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bourara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Adrien Hostin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suzanne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.236" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077653v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2034" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077122v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sguis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1023-1526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122588v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Wirth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2023.105630" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04404853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Watson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Coyle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Whately-Smith" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Brooke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Kiltz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Brooke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kead679" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250794v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Michel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daud&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-023-03175-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Trojani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chorin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Breuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1759720X221102805" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gossec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poiraudeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claudepierre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Soubrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaa480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Escoffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gabriel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin C. Ogier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chagnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251788" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03215774v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Campion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dudouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaphan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bregeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-021-05215-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Falgarone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pamoukdjian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cailhol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giocanti-Auregan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/aging.104150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semarthrit.2020.05.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Mattei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Varoquaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rochwerger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31487/j.COR.2019.6.02" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Fournel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Ghattas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2019-eular.2804" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cammilleri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mattei" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2019.01.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02413173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Foissac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Molt&#243;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2019-000914" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Benzaquen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Flachaire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rouby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berbis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-018-4034-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606094v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecauchois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentile" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Champsaur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Mattei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dillinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2521" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Balandraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Texier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Muis-Pistor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171623" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gottenberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleth Perdriger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Lassoued" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2016.13512" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mundler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-016-3510-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Stephan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bertin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amatore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-016-0923-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01406219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souteyrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Zink," TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Silvy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Guzian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134218" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Cheung" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dougados" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2013.06.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XVNHW0R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01467310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P Cheung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.07.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SNPXL6F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730854v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devauchelle-Pensec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marion" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lapierre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jousse-Joulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.33466" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2V3GB2V6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00730808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta d'Agostino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Saraux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chary-Valckenaere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcelli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2012.02.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q30GSK4S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mattei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.monrhu.2010.01.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHW2KR5M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maestroni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Balandraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.24224" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Mattei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. d'Agostino" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Cozzone" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498194v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roudier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussirot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171977v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Meynard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.22783" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465194v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvenot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Toussirot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.23092" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Auger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2006.067231" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kozak-Ribbens" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Cozzone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168923v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cuge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozzone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092305v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Figarella-Branger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicoli" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171616v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sebbag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.21391" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179737v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582628v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Monnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0001-5172.2004.00461.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP7XR7V9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480954v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bourara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Adrien Hostin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Suzanne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2023-eular.236" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077660v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076460v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M. Girard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bydder" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691135v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2017-eular.2034" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077122v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>