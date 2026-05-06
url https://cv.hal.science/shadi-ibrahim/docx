--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -66,7414 +66,5388 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KubeSPT: Stateful Pod Teleportation for Service Resilience With Live Migration</w:t>
+                <w:t xml:space="preserve">ALTOCUMULUS: Enabling Efficient Erasure Coding in IPFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hansheng Zhang</w:t>
+                <w:t xml:space="preserve">Mohammad Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Wu</w:t>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Fan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">CCGrid 2026 - The 26th IEEE International Symposium on Cluster, Cloud, and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464256v1</w:t>
+                <w:t xml:space="preserve">hal-05577974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-pro: A QoS-enhanced Transaction Processing Framework for Shared SSDs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Fan</w:t>
+                <w:t xml:space="preserve">Minutes from the 9 th edition of the Performance and Scalability of Storage Systems workshop (Per3S), 23rd May 2025, &amp;quot;Maison des Mines et des Ponts&amp;quot;, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiliang Ye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xingru Li</w:t>
+                <w:t xml:space="preserve">Philippe Raipin-Parvédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04389048v1</w:t>
+              <w:t xml:space="preserve">9th edition of the workshop Performance and Scalability of Storage Systems (Per3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I/O Access Patterns in HPC Applications: A 360-Degree Survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Erasure Coding Aware Block Placement for Data-Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04173899v1</w:t>
+              <w:t xml:space="preserve">CHEOPS 2025 - 5th Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rotterdam Netherlands, Netherlands. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3719330.3721229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadow: Exploiting the Power of Choice for Efficient Shuffling in MapReduce</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">EDDE: Container Deployment Framework Beyond the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Big Data</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02389072v1</w:t>
+              <w:t xml:space="preserve">SC 2025 - International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, St. Louis MO USA, United States. pp.570-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712285.3759854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Framework for Evaluating Straggler Detection Mechanisms in MapReduce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging synthetic graph generation for privacy-preserving geo-distributed graph processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Eichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Padma Raghavan</w:t>
+                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02172590v2</w:t>
+              <w:t xml:space="preserve">BDA 2024 - 40ème Conférence sur la Gestion de Données, Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Aware Partitioning for Efficient Large Graph Processing in Geo-Distributed Datacenters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Toward Stream Processing Elasticity in Realistic Geo-Distributed Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Arsalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingsheng He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02389120v1</w:t>
+              <w:t xml:space="preserve">IC2E 2024 - 12th IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2024, Paphos, Cyprus. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Effectiveness of Burst Buffers for Big Data Processing in HPC Systems with Eley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the Performance of Conflict-free Replicated Data Types in InterPlanetary File System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quentin Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01742090v1</w:t>
+              <w:t xml:space="preserve">DICG 2023 - 4th International Workshop on Distributed Infrastructure for Common Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3631310.3633488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Fast Failure Recovery in Shared Hadoop Clusters: Towards Failure-Aware Scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">QoS-Aware and Cost-Efficient Dynamic Resource Allocation for Serverless ML Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxiao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01338336v1</w:t>
+              <w:t xml:space="preserve">IPDPS - 2023 IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St. Petersburg, United States. pp.886-896, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS54959.2023.00093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris: Addressing Performance Variability in Data Management for Post-Petascale Simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisit Data Partitioning in Data-intensive workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radita Liem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01353890v1</w:t>
+              <w:t xml:space="preserve">PDSW 2022 - 7th International Parallel Data Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dallas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Formal Grammars to Predict I/O Behaviors in HPC: the Omnisc'IO Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Container-aware I/O stack: bridging the gap between container storage drivers and solid state devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01238103v1</w:t>
+              <w:t xml:space="preserve">VEE '22 - 18th ACM SIGPLAN/SIGOPS International Conference on Virtual Execution Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual, Swaziland. pp.18-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3516807.3516818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governing Energy Consumption in Hadoop through CPU Frequency Scaling: an Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">PGPregel: An End-to-End System for Privacy-Preserving Graph Processing in Geo-Distributed Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruibo Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Diana Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01166252v1</w:t>
+              <w:t xml:space="preserve">SoCC '22: ACM Symposium on Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Nov 2022, San Francisco California, United States. pp.386-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3542929.3563474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the energy footprint of I/O management in Exascale HPC systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Stragglers' Detection in Big Data Analytic Systems: The Impact of Heartbeat Arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twinkle Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01330735v1</w:t>
+              <w:t xml:space="preserve">CCGrid 2022 - 22nd International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Taormina, Italy. pp.747-751, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid54584.2022.00084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iShare: Balancing I/O performance isolation and disk I/O efficiency in virtualized environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Performance of Erasure Codes in Hadoop Distributed File System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Wu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01338404v1</w:t>
+              <w:t xml:space="preserve">CHEOPS 22 - Proceedings of the Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.24-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3503646.3524296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaccuracy in private BitTorrent measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gear: Enable Efficient Container Storage and Deployment with a New Image Format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengwei Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01338416v1</w:t>
+              <w:t xml:space="preserve">ICDCS'21 - 41st IEEE International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Washington DC, United States. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Locality Aware Disk Scheduling in Virtualized Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rethinking Operators Placement of Stream Data Application in the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01087602v1</w:t>
+              <w:t xml:space="preserve">CIKM 2020- 29th ACM International Conference on Information and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3340531.3412116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flubber: Two-level Disk Scheduling in Virtualized Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">NCQ-Aware I/O Scheduling for Conventional Solid State Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wenzhi Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00784889v1</w:t>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.523-532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Partitioning Skew in MapReduce using LEEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the Importance of Container Image Placement for Service Provisioning in the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
-[...161 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCN 2019 - 28th International Conference on Computer Communication and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2019.8846920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116147v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasure Coding Aware Block Placement for Data-Intensive Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Incorporating Probabilistic Optimizations for Resource Provisioning of Data Processing Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jad Darrous</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynold Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEOPS 2025 - 5th Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3719330.3721229⟩</w:t>
+              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3337821.3337847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016741v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDDE: Container Deployment Framework Beyond the Cloud</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">When FPGA-Accelerator Meets Stream Data Processing in the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC 2025 - International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3712285.3759854⟩</w:t>
+              <w:t xml:space="preserve">ICDCS'19 - 39th IEEE International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Dallas, United States. pp.1818-1829, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2019.00180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464258v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Stream Processing Elasticity in Realistic Geo-Distributed Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is it time to revisit Erasure Coding in Data-intensive clusters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2024 - 12th IEEE International Conference on Cloud Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.165-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2019.00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655408v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging synthetic graph generation for privacy-preserving geo-distributed graph processing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nitro: Network-Aware Virtual Machine Image Management in Geo-Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2024 - 40ème Conférence sur la Gestion de Données, Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington D.C., United States. pp.553-562, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908658v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Performance of Conflict-free Replicated Data Types in InterPlanetary File System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dual-Paradigm Stream Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DICG 2023 - 4th International Workshop on Distributed Infrastructure for Common Good</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3631310.3633488⟩</w:t>
+              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Eugene, United States. pp.Article No. 83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3225058.3225120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337761v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-Aware and Cost-Efficient Dynamic Resource Allocation for Serverless ML Workflows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient Speculative Execution using Advanced Reservation for Heterogeneous Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - 2023 IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS54959.2023.00093⟩</w:t>
+              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Eugene, United States. pp.article n°8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3225058.3225084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389016v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Container-aware I/O stack: bridging the gap between container storage drivers and solid state devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Performance of Spark on HPC Systems: Towards a Complete Picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Wu</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEE '22 - 18th ACM SIGPLAN/SIGOPS International Conference on Virtual Execution Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3516807.3516818⟩</w:t>
+              <w:t xml:space="preserve">SCA 2018 - SupercomputingAsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Singapore, Singapore. pp.70-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69953-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890424v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisit Data Partitioning in Data-intensive workflows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">TurboSream: Towards Low-Latency Data Stream Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDSW 2022 - 7th International Parallel Data Systems Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDCS 2018 - 38th IEEE International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03913369v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGPregel: An End-to-End System for Privacy-Preserving Graph Processing in Geo-Distributed Data Centers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Empirical Evaluation of How The Network Impacts The Performance and Energy Efficiency in RAMCloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoCC '22: ACM Symposium on Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3542929.3563474⟩</w:t>
+              <w:t xml:space="preserve">Workshop on the Integration of Extreme Scale Computing and Big Data Management and Analytics in conjunction with IEEE/ACM CCGrid 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ccgrid.2017.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879423v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stragglers' Detection in Big Data Analytic Systems: The Impact of Heartbeat Arrival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eley: On the Effectiveness of Burst Buffers for Big Data Processing in HPC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2022 - 22nd International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGrid54584.2022.00084⟩</w:t>
+              <w:t xml:space="preserve">Cluster'17-2017 IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2017.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777656v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Performance of Erasure Codes in Hadoop Distributed File System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On Achieving Efficient Data Transfer for Graph Processing in Geo-Distributed Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEOPS 22 - Proceedings of the Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3503646.3524296⟩</w:t>
+              <w:t xml:space="preserve">ICDCS'17 : IEEE 37th International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890398v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gear: Enable Efficient Container Storage and Deployment with a New Image Format</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shengwei Bian</w:t>
+                <w:t xml:space="preserve">Energy-Driven Straggler Mitigation in MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Wu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS'21 - 41st IEEE International Conference on Distributed Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par 2017 : 23rd International Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-64203-1_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363179v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking Operators Placement of Stream Data Application in the Edge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterizing Performance and Energy-Efficiency of The RAMCloud Storage System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIKM 2020- 29th ACM International Conference on Information and Knowledge Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3340531.3412116⟩</w:t>
+              <w:t xml:space="preserve">ICDCS 2017 : 37th IEEE International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02942759v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When FPGA-Accelerator Meets Stream Data Processing in the Edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Root Causes of Cross-Application I/O Interference in HPC Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Wu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS'19 - 39th IEEE International Conference on Distributed Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2019.00180⟩</w:t>
+              <w:t xml:space="preserve">IPDPS 2016 - The 30th IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ipdps.2016.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389101v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it time to revisit Erasure Coding in Data-intensive clusters?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the Usability of Shortest Remaining Time First Policy in Shared Hadoop Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Cheriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Pérez</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS.2019.00026⟩</w:t>
+              <w:t xml:space="preserve">SAC 2016-The 31st ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263116v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Container Image Placement for Service Provisioning in the Edge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An Eye on the Elephant in the Wild: A Performance Evaluation of Hadoop's Schedulers Under Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2019 - 28th International Conference on Computer Communication and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARMS-CC'15-The second workshop on Adaptive Resource Management and Scheduling for Cloud Computing, held in conjunction with PODC 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Donostia-San Sebastián, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134507v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCQ-Aware I/O Scheduling for Conventional Solid State Drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Fan</w:t>
+                <w:t xml:space="preserve">Exploring Energy-Consistency Trade-offs in Cassandra Cloud Storage System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Wu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hai Jin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBAC-PAD'15-The 27th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Florianopolis, Santa Catarina, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389113v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Probabilistic Optimizations for Resource Provisioning of Data Processing Workflows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On Understanding the Energy Impact of Speculative Execution in Hadoop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reynold Cheng</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GreenCom'15-The 2015 IEEE International Conference on Green Computing and Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389078v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of Spark on HPC Systems: Towards a Complete Picture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Chronos: Failure-Aware Scheduling in Shared Hadoop Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCA 2018 - SupercomputingAsia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BigData'15-The 2015 IEEE International Conference on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Santa Clara, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742016v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitro: Network-Aware Virtual Machine Image Management in Geo-Distributed Clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Energy-Aware Massively Distributed Cloud Facilities: The DISCOVERY Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Pérez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00082⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Sydney, Australia. pp.476 - 477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSDIS.2015.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745405v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Paradigm Stream Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omnisc'IO: A Grammar-Based Approach to Spatial and Temporal I/O Patterns Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Wu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SC14 - International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, ACM, Nov 2014, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834668v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Speculative Execution using Advanced Reservation for Heterogeneous Clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Towards Efficient Power Management in MapReduce: Investigation of CPU-Frequencies Scaling on Power Efficiency in Hadoop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3225058.3225084⟩</w:t>
+              <w:t xml:space="preserve">ARMS-CC: Adaptive Resource Management and Scheduling for Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp.147-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13464-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807496v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TurboSream: Towards Low-Latency Data Stream Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Performance and Energy Analysis of I/O Management Approaches for Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Wu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS 2018 - 38th IEEE International Conference on Distributed Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00099⟩</w:t>
+              <w:t xml:space="preserve">DIDC '14 Proceedings of the sixth international workshop on Data Intensive Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada. pp.35-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2608020.2608026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807302v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eley: On the Effectiveness of Burst Buffers for Big Data Processing in HPC systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">CALCioM: Mitigating I/O Interference in HPC Systems through Cross-Application Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Kimpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster'17-2017 IEEE International Conference on Cluster Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPDPS - International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570737v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Achieving Efficient Data Transfer for Graph Processing in Geo-Distributed Datacenters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Exploiting Spatial Locality to Improve Disk Efficiency in Virtualized Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bingsheng He</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songqiao Tao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS'17 : IEEE 37th International Conference on Distributed Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 21st International Symposium on Modeling, Analysis and Simulation of Computer and Telecommunication Systems (Mascots 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560187v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Evaluation of How The Network Impacts The Performance and Energy Efficiency in RAMCloud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consistency in the Cloud:When Money Does Matter!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toni Cortes</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Integration of Extreme Scale Computing and Big Data Management and Analytics in conjunction with IEEE/ACM CCGrid 2017 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCGRID 2013- 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376923v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Performance and Energy-Efficiency of The RAMCloud Storage System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Maestro: Replica-Aware Map Scheduling for MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS 2017 : 37th IEEE International Conference on Distributed Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496959v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Driven Straggler Mitigation in MapReduce</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Harmony: Towards Automated Self-Adaptive Consistency in Cloud Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2017 : 23rd International Conference on Parallel and Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560044v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usability of Shortest Remaining Time First Policy in Shared Hadoop Clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficient Disk I/O Scheduling with QoS Guarantee for Xen-based Hosting Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...1404 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhi Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Wu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...136 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7483,266 +5457,2387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serverless Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omer Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaowen Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (6), pp.5-7, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2024.3524507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">KubeSPT: Stateful Pod Teleportation for Service Resilience With Live Migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weibin Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.1500-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSC.2025.3564888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QoS-pro: A QoS-enhanced Transaction Processing Framework for Shared SSDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiliang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingru Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3632955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I/O Access Patterns in HPC Applications: A 360-Degree Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luca Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suren Byna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3611007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadow: Exploiting the Power of Choice for Efficient Shuffling in MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sijie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanhua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBDATA.2019.2943473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A New Framework for Evaluating Straggler Detection Mechanisms in MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padma Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, X, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3328740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172590v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cost-Aware Partitioning for Efficient Large Graph Processing in Geo-Distributed Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingkun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1707-1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2019.2955494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving the Effectiveness of Burst Buffers for Big Data Processing in HPC Systems with Eley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2018.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Formal Grammars to Predict I/O Behaviors in HPC: the Omnisc'IO Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2015.2485980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governing Energy Consumption in Hadoop through CPU Frequency Scaling: an Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien-Dat Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2015.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the energy footprint of I/O management in Exascale HPC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">iShare: Balancing I/O performance isolation and disk I/O efficiency in virtualized environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songqiao Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.386-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damaris: Addressing Performance Variability in Data Management for Post-Petascale Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Snir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sisneros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (3), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2987371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enabling Fast Failure Recovery in Shared Hadoop Clusters: Towards Failure-Aware Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2016.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaccuracy in private BitTorrent measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honglei Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.528-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10766-013-0282-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial Locality Aware Disk Scheduling in Virtualized Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.14. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIC.2024.3524507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05464253v1</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2014.2355210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flubber: Two-level Disk Scheduling in Virtualized Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhi Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling Partitioning Skew in MapReduce using LEEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the (In)Accuracy of Straggler Detection in Big Data Analytic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twinkle Jain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04545304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7752,271 +7847,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSDBM '24: Proceedings of the 36th International Conference on Scientific and Statistical Database Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suren Byna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Lofstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, pp.1-165, 2024, 979-8-4007-1020-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3676288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms and Architectures for Parallel Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Kwang Raymond Choo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Pedrycz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-3-319-65481-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8026,370 +8121,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Optimizing Data Movement in the Computing Continuum Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radita Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Energy Footprint of Erasure Codes in Ceph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tranzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Performance of Erasure Codes in P2P Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSDBM 2024 - 36th International Conference on Scientific and Statistical Database Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Data Processing under Erasure Coding in the Fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Darrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8399,318 +8494,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Fairness in Shared Hadoop Cluster: A Study on the Impact of (Non-) Preemptive Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9384, Inria Rennes - Bretagne Atlantique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Formal Grammars to Predict HPC I/O Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8725, ENS Rennes; Inria Rennes Bretagne Atlantique; Argonne National Laboratory; INRIA. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in the Cloud:When Money Does Matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8720,380 +8815,380 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Dynamic Shifting of the MapReduce Timeout</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Taxonomy and Survey of Scientific Computing in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing and Processing Big Data in Cloud Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/978-1-4666-9767-6.ch001⟩</w:t>
+              <w:t xml:space="preserve">Big Data: Principles and Paradigms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morgan Kaufmann, 2016, eScience and Big Data Workflows in Clouds: A Taxonomy and Survey, 978-0-12-805394-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-805394-2.00018-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338393v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Taxonomy and Survey of Scientific Computing in the Cloud</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the Dynamic Shifting of the MapReduce Timeout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bunjamin Memishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María S. Pérez-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rajkumar Kannan; Raihan Ur Rasool; Hai Jin; S.R. Balasundaram. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data: Principles and Paradigms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-805394-2.00018-0⟩</w:t>
+              <w:t xml:space="preserve">Managing and Processing Big Data in Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-4666-9767-6.ch001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346745v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency Management in Cloud Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sakr, Sherif and Gaber, Mohamed Medhat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Scale and Big Data - Processing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9240,51 +9335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansheng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Fan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Xue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2025.3564888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliang Ye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingru Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632955" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luca Bez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Wu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhua Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2943473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172590v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dat Phan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328740" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingkun Shen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingsheng He" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2955494" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Yildiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sisneros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2987371" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2485980" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Chihoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moise" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.01.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330735v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiao Tao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3496" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSKVNCKP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglei Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Liao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-013-0282-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2014.2355210" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhi Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Darrous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719330.3721229" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712285.3759854" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04655408v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arsalane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Acher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631310.3633488" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389016v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiao Deng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS54959.2023.00093" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3516807.3516818" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913369v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radita Liem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Qiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542929.3563474" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777656v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Jain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503646.3524296" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Bian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Jiang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942759v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412116" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389101v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00180" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2019.8846920" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00062" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337847" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742016v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69953-0_5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00082" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225120" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225084" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00099" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570737v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.73" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.98" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376923v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Taleb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cortes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid.2017.127" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.51" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560044v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_28" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239341v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cheriere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851626" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270630v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipdps.2016.50" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Phuong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203001v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916091v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Kimpe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077285v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13464-2_11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025670v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608020.2608026" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Chu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3524507" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817802v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Kwang Raymond Choo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Pedrycz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857454v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857461v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tranzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rizk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149941v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ross" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756314v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338393v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunjamin Memishi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S. P&#233;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9767-6.ch001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346745v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805394-2.00018-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784885v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rizk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Darrous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719330.3721229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712285.3759854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04655408v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arsalane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Acher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631310.3633488" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiao Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS54959.2023.00093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radita Liem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3516807.3516818" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Qiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542929.3563474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Jain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503646.3524296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Bian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2019.8846920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingsheng He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dat Phan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Yildiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69953-0_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00099" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376923v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Taleb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid.2017.127" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.73" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.98" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.51" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipdps.2016.50" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cheriere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Phuong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Chihoub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13464-2_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608020.2608026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Kimpe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiao Tao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789013v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhi Cao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Chu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3524507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansheng Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Xue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2025.3564888" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliang Ye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingru Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luca Bez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhua Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2943473" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172590v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingkun Shen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2955494" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2485980" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.01.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3496" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSKVNCKP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sisneros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2987371" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglei Jiang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Liao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-013-0282-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2014.2355210" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817802v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Kwang Raymond Choo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Pedrycz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857461v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tranzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388835v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149941v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ross" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756314v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805394-2.00018-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunjamin Memishi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S. P&#233;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9767-6.ch001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>