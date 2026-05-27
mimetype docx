--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -195,243 +195,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minutes from the 9 th edition of the Performance and Scalability of Storage Systems workshop (Per3S), 23rd May 2025, &amp;quot;Maison des Mines et des Ponts&amp;quot;, Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erasure Coding Aware Block Placement for Data-Intensive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th edition of the workshop Performance and Scalability of Storage Systems (Per3S)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHEOPS 2025 - 5th Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Rotterdam Netherlands, Netherlands. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3719330.3721229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116147v1</w:t>
+                <w:t xml:space="preserve">hal-05016741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasure Coding Aware Block Placement for Data-Intensive Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minutes from the 9 th edition of the Performance and Scalability of Storage Systems workshop (Per3S), 23rd May 2025, &amp;quot;Maison des Mines et des Ponts&amp;quot;, Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Thomas Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Boukhobza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raipin-Parvédy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEOPS 2025 - 5th Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th edition of the workshop Performance and Scalability of Storage Systems (Per3S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016741v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDDE: Container Deployment Framework Beyond the Cloud</w:t>
               </w:r>
@@ -995,243 +995,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisit Data Partitioning in Data-intensive workflows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Container-aware I/O stack: bridging the gap between container storage drivers and solid state devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radita Liem</w:t>
+                <w:t xml:space="preserve">Pengfei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDSW 2022 - 7th International Parallel Data Systems Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VEE '22 - 18th ACM SIGPLAN/SIGOPS International Conference on Virtual Execution Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual, Swaziland. pp.18-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3516807.3516818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913369v1</w:t>
+                <w:t xml:space="preserve">hal-03890424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Container-aware I/O stack: bridging the gap between container storage drivers and solid state devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hao Fan</w:t>
+                <w:t xml:space="preserve">Revisit Data Partitioning in Data-intensive workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radita Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VEE '22 - 18th ACM SIGPLAN/SIGOPS International Conference on Virtual Execution Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PDSW 2022 - 7th International Parallel Data Systems Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dallas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890424v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGPregel: An End-to-End System for Privacy-Preserving Graph Processing in Geo-Distributed Data Centers</w:t>
               </w:r>
@@ -1468,51 +1468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Performance of Erasure Codes in Hadoop Distributed File System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Darrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1782,265 +1782,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCQ-Aware I/O Scheduling for Conventional Solid State Drives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Song Wu</w:t>
+                <w:t xml:space="preserve">On the Importance of Container Image Placement for Service Provisioning in the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00062⟩</w:t>
+              <w:t xml:space="preserve">ICCCN 2019 - 28th International Conference on Computer Communication and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2019.8846920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389113v1</w:t>
+                <w:t xml:space="preserve">hal-02134507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Container Image Placement for Service Provisioning in the Edge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lambert</w:t>
+                <w:t xml:space="preserve">NCQ-Aware I/O Scheduling for Conventional Solid State Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2019 - 28th International Conference on Computer Communication and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain. </w:t>
+              <w:t xml:space="preserve">IPDPS 2019 - 33rd IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.523-532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCCN.2019.8846920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134507v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporating Probabilistic Optimizations for Resource Provisioning of Data Processing Workflows</w:t>
               </w:r>
@@ -2195,51 +2195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2290,51 +2290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it time to revisit Erasure Coding in Data-intensive clusters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Darrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,278 +2388,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitro: Network-Aware Virtual Machine Image Management in Geo-Distributed Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Darrous</w:t>
+                <w:t xml:space="preserve">On the Performance of Spark on HPC Systems: Towards a Complete Picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00082⟩</w:t>
+              <w:t xml:space="preserve">SCA 2018 - SupercomputingAsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Singapore, Singapore. pp.70-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69953-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745405v1</w:t>
+                <w:t xml:space="preserve">hal-01742016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Paradigm Stream Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiyi Liu</w:t>
+                <w:t xml:space="preserve">Nitro: Network-Aware Virtual Machine Image Management in Geo-Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Darrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Eugene, United States. pp.Article No. 83, </w:t>
+              <w:t xml:space="preserve">CCGrid 2018 - 18th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Washington D.C., United States. pp.553-562, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3225058.3225120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2018.00082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834668v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Speculative Execution using Advanced Reservation for Heterogeneous Clusters</w:t>
               </w:r>
@@ -2756,118 +2713,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of Spark on HPC Systems: Towards a Complete Picture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-Paradigm Stream Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+                <w:t xml:space="preserve">Zhiyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCA 2018 - SupercomputingAsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Singapore, Singapore. pp.70-89, </w:t>
+              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Eugene, United States. pp.Article No. 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69953-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3225058.3225120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742016v1</w:t>
+                <w:t xml:space="preserve">hal-01834668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TurboSream: Towards Low-Latency Data Stream Processing</w:t>
               </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2981,352 +2981,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Empirical Evaluation of How The Network Impacts The Performance and Energy Efficiency in RAMCloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Taleb</w:t>
+                <w:t xml:space="preserve">Eley: On the Effectiveness of Burst Buffers for Big Data Processing in HPC systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toni Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Integration of Extreme Scale Computing and Big Data Management and Analytics in conjunction with IEEE/ACM CCGrid 2017 </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ccgrid.2017.127⟩</w:t>
+              <w:t xml:space="preserve">Cluster'17-2017 IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2017.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376923v2</w:t>
+                <w:t xml:space="preserve">hal-01570737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eley: On the Effectiveness of Burst Buffers for Big Data Processing in HPC systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Achieving Efficient Data Transfer for Graph Processing in Geo-Distributed Datacenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster'17-2017 IEEE International Conference on Cluster Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2017.73⟩</w:t>
+              <w:t xml:space="preserve">ICDCS'17 : IEEE 37th International Conference on Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570737v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Achieving Efficient Data Transfer for Graph Processing in Geo-Distributed Datacenters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
+                <w:t xml:space="preserve">An Empirical Evaluation of How The Network Impacts The Performance and Energy Efficiency in RAMCloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bingsheng He</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCS'17 : IEEE 37th International Conference on Distributed Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Atlanta, United States. </w:t>
+              <w:t xml:space="preserve">Workshop on the Integration of Extreme Scale Computing and Big Data Management and Analytics in conjunction with IEEE/ACM CCGrid 2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDCS.2017.98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ccgrid.2017.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560187v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Driven Straggler Mitigation in MapReduce</w:t>
               </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2017 : 23rd International Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3442,90 +3442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Performance and Energy-Efficiency of The RAMCloud Storage System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDCS 2017 : 37th IEEE International Conference on Distributed Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3553,494 +3553,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Root Causes of Cross-Application I/O Interference in HPC Storage Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Usability of Shortest Remaining Time First Policy in Shared Hadoop Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+                <w:t xml:space="preserve">Nathanaël Cheriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2016 - The 30th IEEE International Parallel and Distributed Processing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ipdps.2016.50⟩</w:t>
+              <w:t xml:space="preserve">SAC 2016-The 31st ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270630v1</w:t>
+                <w:t xml:space="preserve">hal-01239341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Usability of Shortest Remaining Time First Policy in Shared Hadoop Clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Cheriere</w:t>
+                <w:t xml:space="preserve">On the Root Causes of Cross-Application I/O Interference in HPC Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2016-The 31st ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. </w:t>
+              <w:t xml:space="preserve">IPDPS 2016 - The 30th IEEE International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2851613.2851626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ipdps.2016.50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01239341v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Eye on the Elephant in the Wild: A Performance Evaluation of Hadoop's Schedulers Under Failures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Energy-Consistency Trade-offs in Cassandra Cloud Storage System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARMS-CC'15-The second workshop on Adaptive Resource Management and Scheduling for Cloud Computing, held in conjunction with PODC 2015,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Donostia-San Sebastián, Spain</w:t>
+              <w:t xml:space="preserve">SBAC-PAD'15-The 27th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Florianopolis, Santa Catarina, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184236v1</w:t>
+                <w:t xml:space="preserve">hal-01184235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Energy-Consistency Trade-offs in Cassandra Cloud Storage System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Eye on the Elephant in the Wild: A Performance Evaluation of Hadoop's Schedulers Under Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Anh Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD'15-The 27th International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Florianopolis, Santa Catarina, Brazil</w:t>
+              <w:t xml:space="preserve">ARMS-CC'15-The second workshop on Adaptive Resource Management and Scheduling for Cloud Computing, held in conjunction with PODC 2015,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Donostia-San Sebastián, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01184235v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01184236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Understanding the Energy Impact of Speculative Execution in Hadoop</w:t>
               </w:r>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dat Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4134,90 +4134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronos: Failure-Aware Scheduling in Shared Hadoop Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Anh Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BigData'15-The 2015 IEEE International Conference on Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Santa Clara, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4370,338 +4370,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnisc'IO: A Grammar-Based Approach to Spatial and Temporal I/O Patterns Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Efficient Power Management in MapReduce: Investigation of CPU-Frequencies Scaling on Power Efficiency in Hadoop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SC14 - International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARMS-CC: Adaptive Resource Management and Scheduling for Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp.147-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13464-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025670v1</w:t>
+                <w:t xml:space="preserve">hal-01077285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Power Management in MapReduce: Investigation of CPU-Frequencies Scaling on Power Efficiency in Hadoop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omnisc'IO: A Grammar-Based Approach to Spatial and Temporal I/O Patterns Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ross</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARMS-CC: Adaptive Resource Management and Scheduling for Cloud Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SC14 - International Conference for High Performance Computing, Networking, Storage and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, ACM, Nov 2014, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13464-2_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01077285v1</w:t>
+                <w:t xml:space="preserve">hal-01025670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Performance and Energy Analysis of I/O Management Approaches for Exascale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIDC '14 Proceedings of the sixth international workshop on Data Intensive Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada. pp.35-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4735,77 +4735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALCioM: Mitigating I/O Interference in HPC Systems through Cross-Application Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dries Kimpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,90 +4977,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in the Cloud:When Money Does Matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGRID 2013- 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5079,303 +5079,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maestro: Replica-Aware Map Scheduling for MapReduce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harmony: Towards Automated Self-Adaptive Consistency in Cloud Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670813v1</w:t>
+                <w:t xml:space="preserve">hal-00734050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmony: Towards Automated Self-Adaptive Consistency in Cloud Storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maestro: Replica-Aware Map Scheduling for MapReduce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingsheng He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t>
+              <w:t xml:space="preserve">The 12th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734050v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Disk I/O Scheduling with QoS Guarantee for Xen-based Hosting Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6018,51 +6018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanhua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,51 +6356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Effectiveness of Burst Buffers for Big Data Processing in HPC Systems with Eley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Chi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6460,90 +6460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Formal Grammars to Predict I/O Behaviors in HPC: the Omnisc'IO Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6603,77 +6603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien-Dat Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Moise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.14. </w:t>
@@ -6711,103 +6711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the energy footprint of I/O management in Exascale HPC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6893,51 +6893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.386-399. </w:t>
@@ -6987,64 +6987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris: Addressing Performance Variability in Data Management for Post-Petascale Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,77 +7121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Fast Failure Recovery in Shared Hadoop Clusters: Towards Failure-Aware Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7225,51 +7225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaccuracy in private BitTorrent measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honglei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7381,51 +7381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7459,51 +7459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flubber: Two-level Disk Scheduling in Virtualized Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7597,90 +7597,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Partitioning Skew in MapReduce using LEEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingsheng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
@@ -8135,51 +8135,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Optimizing Data Movement in the Computing Continuum Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radita Liem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8394,51 +8394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling Data Processing under Erasure Coding in the Fog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Darrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8508,51 +8508,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Fairness in Shared Hadoop Cluster: A Study on the Impact of (Non-) Preemptive Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orcun Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8587,77 +8587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Formal Grammars to Predict HPC I/O Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Ross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8692,90 +8692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency in the Cloud:When Money Does Matter!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8972,51 +8972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María S. Pérez-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antoniu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rajkumar Kannan; Raihan Ur Rasool; Hai Jin; S.R. Balasundaram. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing and Processing Big Data in Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, 2016, </w:t>
@@ -9054,90 +9054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency Management in Cloud Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem-Eddine Chihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sakr, Sherif and Gaber, Mohamed Medhat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large Scale and Big Data - Processing and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2014</w:t>
@@ -9335,51 +9335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rizk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Darrous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719330.3721229" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712285.3759854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04655408v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arsalane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Acher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631310.3633488" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiao Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS54959.2023.00093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radita Liem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3516807.3516818" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Qiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542929.3563474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Jain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503646.3524296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Bian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00062" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2019.8846920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingsheng He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834668v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dat Phan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Yildiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69953-0_5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00099" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376923v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Taleb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cortes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid.2017.127" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570737v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.73" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.98" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.51" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipdps.2016.50" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cheriere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851626" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184236v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Phuong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Chihoub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13464-2_11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608020.2608026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Kimpe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiao Tao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789013v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670813v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734050v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhi Cao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Chu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3524507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansheng Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Xue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2025.3564888" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliang Ye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingru Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luca Bez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhua Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2943473" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172590v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingkun Shen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2955494" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2485980" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.01.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3496" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSKVNCKP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sisneros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2987371" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglei Jiang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Liao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-013-0282-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2014.2355210" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817802v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Kwang Raymond Choo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Pedrycz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857461v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tranzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388835v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149941v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ross" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756314v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805394-2.00018-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunjamin Memishi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S. P&#233;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9767-6.ch001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rizk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Darrous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3719330.3721229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Fan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Gu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712285.3759854" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoying Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Eichler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04655408v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arsalane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Acher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631310.3633488" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiao Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS54959.2023.00093" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890424v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3516807.3516818" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radita Liem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chi Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruibo Qiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3542929.3563474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Jain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guyon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid54584.2022.00084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503646.3524296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Bian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3340531.3412116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02134507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2019.8846920" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389113v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Chen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00062" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingsheng He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Cheng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337847" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Die Hu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Xiao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2019.00180" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS.2019.00026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orcun Yildiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69953-0_5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745405v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2018.00082" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Dat Phan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225084" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834668v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225120" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00099" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.73" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.98" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376923v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Taleb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Cortes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccgrid.2017.127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aupy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64203-1_28" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.51" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cheriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270630v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ross" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipdps.2016.50" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Chihoub" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a P&#233;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Phuong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203001v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01077285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13464-2_11" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2608020.2608026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Kimpe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842076v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songqiao Tao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789013v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhi Cao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Rana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Chu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2024.3524507" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464256v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansheng Zhang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Xue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSC.2025.3564888" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389048v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiliang Ye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingru Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632955" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173899v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luca Bez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Byna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3611007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhua Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2019.2943473" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172590v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pallez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padma Raghavan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328740" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389120v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingkun Shen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2955494" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2018.03.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238103v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2485980" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01166252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.01.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330735v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.03.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3496" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSKVNCKP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Snir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sisneros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2987371" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338336v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.02.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338416v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglei Jiang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Liao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-013-0282-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2014.2355210" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545304v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813517v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Lofstead" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3676288" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817802v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Kwang Raymond Choo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Pedrycz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857461v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tranzer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04857465v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02388835v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03091371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149941v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Ross" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756314v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346745v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-805394-2.00018-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338393v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunjamin Memishi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S. P&#233;rez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-9767-6.ch001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784885v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>